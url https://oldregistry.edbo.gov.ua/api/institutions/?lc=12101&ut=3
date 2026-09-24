--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$195</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$196</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y195"/>
+  <dimension ref="A1:Y196"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -3096,67 +3096,67 @@
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
           <t>провулок Крушельницької, 5-А</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(066)6541502</t>
+          <t>(097)9456624</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
           <t>zso133@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
           <t>http://school133.dnepredu.com</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>Директор Василенко Наталія Анатоліївна</t>
+          <t>В.о. директора Анісімова Ольга Сергіївна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
@@ -4468,51 +4468,51 @@
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
           <t>(066)5329596</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
           <t>zso029@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S38" s="4" t="inlineStr">
         <is>
           <t>http://school29.dnepredu.com/</t>
         </is>
       </c>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t>Директор Пономаренко Галина Іванівна</t>
+          <t>В.о. директора Босенко Аліна Едуардівна</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
@@ -12041,51 +12041,51 @@
       </c>
       <c r="N105" s="7"/>
       <c r="O105" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P105" s="4" t="inlineStr">
         <is>
           <t>(066)4616120</t>
         </is>
       </c>
       <c r="Q105" s="4"/>
       <c r="R105" s="4" t="inlineStr">
         <is>
           <t>zso48@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S105" s="4" t="inlineStr">
         <is>
           <t>http://school48.dnepredu.com/</t>
         </is>
       </c>
       <c r="T105" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Макарова Олена Олегівна</t>
+          <t>В.о. директора Алішкіна Влада Владіславівна</t>
         </is>
       </c>
       <c r="U105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
@@ -12747,5685 +12747,5685 @@
       <c r="U111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 129 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 122 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B112" s="5" t="n">
-        <v>140088</v>
+        <v>140123</v>
       </c>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 129 ДМР</t>
+          <t>Ліцей № 122 ДМР</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G112" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H112" s="6" t="inlineStr">
         <is>
           <t>1210138400</t>
         </is>
       </c>
       <c r="I112" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J112" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K112" s="4" t="inlineStr">
         <is>
-          <t>вулиця Космонавтів, 12</t>
+          <t>вулиця Кожедуба, 49</t>
         </is>
       </c>
       <c r="L112" s="6" t="inlineStr">
         <is>
           <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M112" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N112" s="7"/>
       <c r="O112" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P112" s="4" t="inlineStr">
         <is>
-          <t>(063)6123831</t>
+          <t>(096)5870405</t>
         </is>
       </c>
       <c r="Q112" s="4"/>
       <c r="R112" s="4" t="inlineStr">
         <is>
-          <t>zso129@dhp.dniprorada.gov.ua</t>
+          <t>zso122@dhp.dniprorada.com</t>
         </is>
       </c>
       <c r="S112" s="4" t="inlineStr">
         <is>
-          <t>http://school129fmp.klasna.com</t>
+          <t>http://nvk122.dnepredu.com</t>
         </is>
       </c>
       <c r="T112" s="4" t="inlineStr">
         <is>
-          <t>Директор Ширяєва Наталя Вячеславівна</t>
+          <t>Директор Тиханова Євгенія Борисівна</t>
         </is>
       </c>
       <c r="U112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 130 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 129 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B113" s="5" t="n">
-        <v>139887</v>
+        <v>140088</v>
       </c>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 130 ДМР</t>
+          <t>Ліцей № 129 ДМР</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G113" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H113" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210138400</t>
         </is>
       </c>
       <c r="I113" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J113" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K113" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв, 38</t>
+          <t>вулиця Космонавтів, 12</t>
         </is>
       </c>
       <c r="L113" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M113" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N113" s="7"/>
       <c r="O113" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P113" s="4" t="inlineStr">
         <is>
-          <t>(096)0699175</t>
+          <t>(063)6123831</t>
         </is>
       </c>
       <c r="Q113" s="4"/>
       <c r="R113" s="4" t="inlineStr">
         <is>
-          <t>zso130@dhp.dniprorada.gov.ua</t>
+          <t>zso129@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S113" s="4" t="inlineStr">
         <is>
-          <t>http://nvk130.dnepredu.com</t>
+          <t>http://school129fmp.klasna.com</t>
         </is>
       </c>
       <c r="T113" s="4" t="inlineStr">
         <is>
-          <t>Директор Пісоцька Тетяна Володимирівна</t>
+          <t>Директор Ширяєва Наталя Вячеславівна</t>
         </is>
       </c>
       <c r="U113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 134 гуманістичного навчання і виховання Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 130 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B114" s="5" t="n">
-        <v>138297</v>
+        <v>139887</v>
       </c>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 134 ДМР</t>
+          <t>Ліцей № 130 ДМР</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G114" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H114" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I114" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J114" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K114" s="4" t="inlineStr">
         <is>
-          <t>вулиця Степана Рудницького, 17</t>
+          <t>проспект Героїв, 38</t>
         </is>
       </c>
       <c r="L114" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M114" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N114" s="7"/>
       <c r="O114" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P114" s="4" t="inlineStr">
         <is>
-          <t>(096)2178417</t>
+          <t>(096)0699175</t>
         </is>
       </c>
       <c r="Q114" s="4"/>
       <c r="R114" s="4" t="inlineStr">
         <is>
-          <t>zso134@dhp.dniprorada.gov.ua</t>
+          <t>zso130@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S114" s="4" t="inlineStr">
         <is>
-          <t>http://school134.dnepredu.com</t>
+          <t>http://nvk130.dnepredu.com</t>
         </is>
       </c>
       <c r="T114" s="4" t="inlineStr">
         <is>
-          <t>Директор Моргун Ольга Григорівна</t>
+          <t>Директор Пісоцька Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y114" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 138 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 134 гуманістичного навчання і виховання Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B115" s="5" t="n">
-        <v>137684</v>
+        <v>138297</v>
       </c>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 138 ДМР</t>
+          <t>Ліцей № 134 ДМР</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G115" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H115" s="6" t="inlineStr">
         <is>
-          <t>1210137200</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I115" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J115" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K115" s="4" t="inlineStr">
         <is>
-          <t>вулиця Березинська, 29</t>
+          <t>вулиця Степана Рудницького, 17</t>
         </is>
       </c>
       <c r="L115" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010231764</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M115" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N115" s="7"/>
       <c r="O115" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P115" s="4" t="inlineStr">
         <is>
-          <t>(097)0851919</t>
+          <t>(096)2178417</t>
         </is>
       </c>
       <c r="Q115" s="4"/>
       <c r="R115" s="4" t="inlineStr">
         <is>
-          <t>nvk138@dhp.dniprorada.gov.ua</t>
+          <t>zso134@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S115" s="4" t="inlineStr">
         <is>
-          <t>http://nvk138.dnepredu.com</t>
+          <t>http://school134.dnepredu.com</t>
         </is>
       </c>
       <c r="T115" s="4" t="inlineStr">
         <is>
-          <t>Директор Даньків Іван Віталійович</t>
+          <t>Директор Моргун Ольга Григорівна</t>
         </is>
       </c>
       <c r="U115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 15 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 138 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B116" s="5" t="n">
-        <v>138151</v>
+        <v>137684</v>
       </c>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 15 ДМР</t>
+          <t>Ліцей № 138 ДМР</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G116" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H116" s="6" t="inlineStr">
         <is>
-          <t>1210137800</t>
+          <t>1210137200</t>
         </is>
       </c>
       <c r="I116" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J116" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K116" s="4" t="inlineStr">
         <is>
-          <t>вулиця Братів Горобців, 53</t>
+          <t>вулиця Березинська, 29</t>
         </is>
       </c>
       <c r="L116" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010757287</t>
+          <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M116" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N116" s="7"/>
       <c r="O116" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P116" s="4" t="inlineStr">
         <is>
-          <t>(093)4242343</t>
+          <t>(097)0851919</t>
         </is>
       </c>
       <c r="Q116" s="4"/>
       <c r="R116" s="4" t="inlineStr">
         <is>
-          <t>zso15@dhp.dniprorada.gov.ua</t>
+          <t>nvk138@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S116" s="4" t="inlineStr">
         <is>
-          <t>http://school-15.dnepredu.com</t>
+          <t>http://nvk138.dnepredu.com</t>
         </is>
       </c>
       <c r="T116" s="4" t="inlineStr">
         <is>
-          <t>Директор Нємцева Тетяна Олександрівна</t>
+          <t>Директор Даньків Іван Віталійович</t>
         </is>
       </c>
       <c r="U116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 22 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 15 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B117" s="5" t="n">
-        <v>136544</v>
+        <v>138151</v>
       </c>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 22 ДМР</t>
+          <t>Ліцей № 15 ДМР</t>
         </is>
       </c>
       <c r="E117" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G117" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H117" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210137800</t>
         </is>
       </c>
       <c r="I117" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J117" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K117" s="4" t="inlineStr">
         <is>
-          <t>вулиця Міського Лісу, 57</t>
+          <t>вулиця Братів Горобців, 53</t>
         </is>
       </c>
       <c r="L117" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010757287</t>
         </is>
       </c>
       <c r="M117" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N117" s="7"/>
       <c r="O117" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P117" s="4" t="inlineStr">
         <is>
-          <t>(098)3273729</t>
+          <t>(093)4242343</t>
         </is>
       </c>
       <c r="Q117" s="4"/>
       <c r="R117" s="4" t="inlineStr">
         <is>
-          <t>zso22@dhp.dniprorada.gov.ua</t>
+          <t>zso15@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S117" s="4" t="inlineStr">
         <is>
-          <t>http://specschool22.klasna.com</t>
+          <t>http://school-15.dnepredu.com</t>
         </is>
       </c>
       <c r="T117" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткач Наталія Владилинівна</t>
+          <t>Директор Нємцева Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y117" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 28 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 22 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B118" s="5" t="n">
-        <v>136505</v>
+        <v>136544</v>
       </c>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 28 ДМР</t>
+          <t>Ліцей № 22 ДМР</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G118" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H118" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I118" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J118" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K118" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Рятувальників, 12</t>
+          <t>вулиця Міського Лісу, 57</t>
         </is>
       </c>
       <c r="L118" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M118" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N118" s="7"/>
       <c r="O118" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P118" s="4" t="inlineStr">
         <is>
-          <t>(067)3715275</t>
+          <t>(098)3273729</t>
         </is>
       </c>
       <c r="Q118" s="4"/>
       <c r="R118" s="4" t="inlineStr">
         <is>
-          <t>zso28@dhp.dniprorada.gov.ua</t>
+          <t>zso22@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S118" s="4" t="inlineStr">
         <is>
-          <t>http://kzonvk28.klasna.com</t>
+          <t>http://specschool22.klasna.com</t>
         </is>
       </c>
       <c r="T118" s="4" t="inlineStr">
         <is>
-          <t>Директор Оболонська Еліна Володимирівна</t>
+          <t>Директор Ткач Наталія Владилинівна</t>
         </is>
       </c>
       <c r="U118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 3 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 28 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B119" s="5" t="n">
-        <v>138883</v>
+        <v>136505</v>
       </c>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 3 ДМР</t>
+          <t>Ліцей № 28 ДМР</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G119" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H119" s="6" t="inlineStr">
         <is>
-          <t>1210137200</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I119" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J119" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K119" s="4" t="inlineStr">
         <is>
-          <t>вулиця Квітки Цісик, 14-Б</t>
+          <t>вулиця Героїв Рятувальників, 12</t>
         </is>
       </c>
       <c r="L119" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010231764</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M119" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N119" s="7"/>
       <c r="O119" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P119" s="4" t="inlineStr">
         <is>
-          <t>(097)8929827</t>
+          <t>(067)3715275</t>
         </is>
       </c>
       <c r="Q119" s="4"/>
       <c r="R119" s="4" t="inlineStr">
         <is>
-          <t>g3@dhp.dniprorada.gov.ua</t>
+          <t>zso28@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S119" s="4" t="inlineStr">
         <is>
-          <t>http://gimnazia-3-dp.klasna.com</t>
+          <t>http://kzonvk28.klasna.com</t>
         </is>
       </c>
       <c r="T119" s="4" t="inlineStr">
         <is>
-          <t>Директор Сіліна Вікторія Василівна</t>
+          <t>Директор Оболонська Еліна Володимирівна</t>
         </is>
       </c>
       <c r="U119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y119" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 31 "Пріоритет" Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 3 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B120" s="5" t="n">
-        <v>139726</v>
+        <v>138883</v>
       </c>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 31 "Приіоритет" ДМР</t>
+          <t>Ліцей № 3 ДМР</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G120" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H120" s="6" t="inlineStr">
         <is>
-          <t>1210137800</t>
+          <t>1210137200</t>
         </is>
       </c>
       <c r="I120" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J120" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K120" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фабрично- заводська, 22</t>
+          <t>вулиця Квітки Цісик, 14-Б</t>
         </is>
       </c>
       <c r="L120" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010757287</t>
+          <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M120" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N120" s="7"/>
       <c r="O120" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P120" s="4" t="inlineStr">
         <is>
-          <t>(098)7786290</t>
+          <t>(097)8929827</t>
         </is>
       </c>
       <c r="Q120" s="4"/>
       <c r="R120" s="4" t="inlineStr">
         <is>
-          <t>zso31@dhp.dniprorada.gov.ua</t>
+          <t>g3@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S120" s="4" t="inlineStr">
         <is>
-          <t>http://sch31.dnepredu.com</t>
+          <t>http://gimnazia-3-dp.klasna.com</t>
         </is>
       </c>
       <c r="T120" s="4" t="inlineStr">
         <is>
-          <t>Директор Нецький Віктор Андрійович</t>
+          <t>Директор Сіліна Вікторія Василівна</t>
         </is>
       </c>
       <c r="U120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y120" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 33 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 31 "Пріоритет" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B121" s="5" t="n">
-        <v>134638</v>
+        <v>139726</v>
       </c>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 33 ДМР</t>
+          <t>Ліцей № 31 "Приіоритет" ДМР</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G121" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H121" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210137800</t>
         </is>
       </c>
       <c r="I121" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J121" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K121" s="4" t="inlineStr">
         <is>
-          <t>вулиця Троїцька, 1</t>
+          <t>вулиця Фабрично- заводська, 22</t>
         </is>
       </c>
       <c r="L121" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010757287</t>
         </is>
       </c>
       <c r="M121" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N121" s="7"/>
       <c r="O121" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P121" s="4" t="inlineStr">
         <is>
-          <t>(063)0408167</t>
+          <t>(098)7786290</t>
         </is>
       </c>
       <c r="Q121" s="4"/>
       <c r="R121" s="4" t="inlineStr">
         <is>
-          <t>zso33@dhp.dniprorada.gov.ua</t>
+          <t>zso31@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S121" s="4" t="inlineStr">
         <is>
-          <t>http://nvk33.dp.ua</t>
+          <t>http://sch31.dnepredu.com</t>
         </is>
       </c>
       <c r="T121" s="4" t="inlineStr">
         <is>
-          <t>Директор Яворенко Лідія Едуардівна</t>
+          <t>Директор Нецький Віктор Андрійович</t>
         </is>
       </c>
       <c r="U121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y121" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 42 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 33 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B122" s="5" t="n">
-        <v>140614</v>
+        <v>134638</v>
       </c>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 42 ДМР</t>
+          <t>Ліцей № 33 ДМР</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G122" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H122" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210136600</t>
         </is>
       </c>
       <c r="I122" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J122" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K122" s="4" t="inlineStr">
         <is>
-          <t>вулиця Конотопська, 88</t>
+          <t>вулиця Троїцька, 1</t>
         </is>
       </c>
       <c r="L122" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M122" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N122" s="7"/>
       <c r="O122" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P122" s="4" t="inlineStr">
         <is>
-          <t>(067)7168742</t>
+          <t>(063)0408167</t>
         </is>
       </c>
       <c r="Q122" s="4"/>
       <c r="R122" s="4" t="inlineStr">
         <is>
-          <t>litsey042@dhp.dniprorada.gov.ua</t>
+          <t>zso33@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S122" s="4" t="inlineStr">
         <is>
-          <t>http://litsey042.dnepredu.com</t>
+          <t>http://nvk33.dp.ua</t>
         </is>
       </c>
       <c r="T122" s="4" t="inlineStr">
         <is>
-          <t>Директор Гожа Людмила Валентинівна</t>
+          <t>Директор Яворенко Лідія Едуардівна</t>
         </is>
       </c>
       <c r="U122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 54 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 42 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B123" s="5" t="n">
-        <v>141387</v>
+        <v>140614</v>
       </c>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 54 ДМР</t>
+          <t>Ліцей № 42 ДМР</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G123" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H123" s="6" t="inlineStr">
         <is>
-          <t>1210138100</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I123" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J123" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K123" s="4" t="inlineStr">
         <is>
-          <t>провулок Парусний, 3</t>
+          <t>вулиця Конотопська, 88</t>
         </is>
       </c>
       <c r="L123" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010350200</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M123" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N123" s="7"/>
       <c r="O123" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P123" s="4" t="inlineStr">
         <is>
-          <t>(067)3727409</t>
+          <t>(067)7168742</t>
         </is>
       </c>
       <c r="Q123" s="4"/>
       <c r="R123" s="4" t="inlineStr">
         <is>
-          <t>zso54@dhp.dniprorada.gov.ua</t>
+          <t>litsey042@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S123" s="4" t="inlineStr">
         <is>
-          <t>http://scool54.dnepredu.com/</t>
+          <t>http://litsey042.dnepredu.com</t>
         </is>
       </c>
       <c r="T123" s="4" t="inlineStr">
         <is>
-          <t>Директор Шапошник Ірина Анатоліївна</t>
+          <t>Директор Гожа Людмила Валентинівна</t>
         </is>
       </c>
       <c r="U123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y123" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 57 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 54 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B124" s="5" t="n">
-        <v>139489</v>
+        <v>141387</v>
       </c>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 57 ДМР</t>
+          <t>Ліцей № 54 ДМР</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G124" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H124" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210138100</t>
         </is>
       </c>
       <c r="I124" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J124" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K124" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прогресивна, 3-А</t>
+          <t>провулок Парусний, 3</t>
         </is>
       </c>
       <c r="L124" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M124" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N124" s="7"/>
       <c r="O124" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P124" s="4" t="inlineStr">
         <is>
-          <t>(067)1606863</t>
+          <t>(067)3727409</t>
         </is>
       </c>
       <c r="Q124" s="4"/>
       <c r="R124" s="4" t="inlineStr">
         <is>
-          <t>zso57@dhp.dniprorada.gov.ua</t>
+          <t>zso54@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S124" s="4" t="inlineStr">
         <is>
-          <t>http://school57.dnepredu.com</t>
+          <t>http://scool54.dnepredu.com/</t>
         </is>
       </c>
       <c r="T124" s="4" t="inlineStr">
         <is>
-          <t>Директор Кордіна Тетяна Іванівна</t>
+          <t>Директор Шапошник Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y124" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 67 "Джерело" Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 57 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B125" s="5" t="n">
-        <v>142179</v>
+        <v>139489</v>
       </c>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 67 "Джерело" ДМР</t>
+          <t>Ліцей № 57 ДМР</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G125" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H125" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J125" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K125" s="4" t="inlineStr">
         <is>
-          <t>провулок Євгена Коновальця, 6</t>
+          <t>вулиця Прогресивна, 3-А</t>
         </is>
       </c>
       <c r="L125" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M125" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N125" s="7"/>
       <c r="O125" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P125" s="4" t="inlineStr">
         <is>
-          <t>(050)1783711</t>
+          <t>(067)1606863</t>
         </is>
       </c>
       <c r="Q125" s="4"/>
       <c r="R125" s="4" t="inlineStr">
         <is>
-          <t>sz067@dhp.dniprorada.gov.ua</t>
+          <t>zso57@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S125" s="4" t="inlineStr">
         <is>
-          <t>http://school67.dnepredu.com/</t>
+          <t>http://school57.dnepredu.com</t>
         </is>
       </c>
       <c r="T125" s="4" t="inlineStr">
         <is>
-          <t>Директор Швець Роман Сергійович</t>
+          <t>Директор Кордіна Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y125" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 7 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 67 "Джерело" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B126" s="5" t="n">
-        <v>137558</v>
+        <v>142179</v>
       </c>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 7 ДМР</t>
+          <t>Ліцей № 67 "Джерело" ДМР</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G126" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H126" s="6" t="inlineStr">
         <is>
-          <t>1210137200</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I126" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J126" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K126" s="4" t="inlineStr">
         <is>
-          <t>вулиця Яскрава, 18</t>
+          <t>провулок Євгена Коновальця, 6</t>
         </is>
       </c>
       <c r="L126" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010231764</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M126" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N126" s="7"/>
       <c r="O126" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P126" s="4" t="inlineStr">
         <is>
-          <t>(066)3677498</t>
+          <t>(050)1783711</t>
         </is>
       </c>
       <c r="Q126" s="4"/>
       <c r="R126" s="4" t="inlineStr">
         <is>
-          <t>sz007@dhp.dniprorada.gov.ua</t>
+          <t>sz067@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S126" s="4" t="inlineStr">
         <is>
-          <t>http://school7.dnepredu.com/</t>
+          <t>http://school67.dnepredu.com/</t>
         </is>
       </c>
       <c r="T126" s="4" t="inlineStr">
         <is>
-          <t>Директор Гончарова Софія Євгеніївна</t>
+          <t>Директор Швець Роман Сергійович</t>
         </is>
       </c>
       <c r="U126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y126" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 70 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 7 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B127" s="5" t="n">
-        <v>140098</v>
+        <v>137558</v>
       </c>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 70 ДМР</t>
+          <t>Ліцей № 7 ДМР</t>
         </is>
       </c>
       <c r="E127" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G127" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H127" s="6" t="inlineStr">
         <is>
-          <t>1210138400</t>
+          <t>1210137200</t>
         </is>
       </c>
       <c r="I127" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J127" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K127" s="4" t="inlineStr">
         <is>
-          <t>вулиця Генерала Радієвського, 1</t>
+          <t>вулиця Яскрава, 18</t>
         </is>
       </c>
       <c r="L127" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010475293</t>
+          <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M127" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N127" s="7"/>
       <c r="O127" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P127" s="4" t="inlineStr">
         <is>
-          <t>(067)1405339</t>
+          <t>(066)3677498</t>
         </is>
       </c>
       <c r="Q127" s="4"/>
       <c r="R127" s="4" t="inlineStr">
         <is>
-          <t>nvk070@dhp.dniprorada.gov.ua</t>
+          <t>sz007@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S127" s="4" t="inlineStr">
         <is>
-          <t>http://school70.dnepredu.com</t>
+          <t>http://school7.dnepredu.com/</t>
         </is>
       </c>
       <c r="T127" s="4" t="inlineStr">
         <is>
-          <t>Директор Карначова Ірина Володимирівна</t>
+          <t>Директор Гончарова Софія Євгеніївна</t>
         </is>
       </c>
       <c r="U127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y127" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 81 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 70 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B128" s="5" t="n">
-        <v>141408</v>
+        <v>140098</v>
       </c>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 81 ДМР</t>
+          <t>Ліцей № 70 ДМР</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G128" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H128" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210138400</t>
         </is>
       </c>
       <c r="I128" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J128" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K128" s="4" t="inlineStr">
         <is>
-          <t>вулиця Юліуша Словацького, 4</t>
+          <t>вулиця Генерала Радієвського, 1</t>
         </is>
       </c>
       <c r="L128" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M128" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N128" s="7"/>
       <c r="O128" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P128" s="4" t="inlineStr">
         <is>
-          <t>(063)6294018</t>
+          <t>(067)1405339</t>
         </is>
       </c>
       <c r="Q128" s="4"/>
       <c r="R128" s="4" t="inlineStr">
         <is>
-          <t>sz081@dhp.dniprorada.gov.ua</t>
+          <t>nvk070@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S128" s="4" t="inlineStr">
         <is>
-          <t>http://dzvin.dp.ua</t>
+          <t>http://school70.dnepredu.com</t>
         </is>
       </c>
       <c r="T128" s="4" t="inlineStr">
         <is>
-          <t>Директор Семенова Юлія Євгенівна</t>
+          <t>Директор Карначова Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y128" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 91 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 81 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B129" s="5" t="n">
-        <v>142612</v>
+        <v>141408</v>
       </c>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 91 ДМР</t>
+          <t>Ліцей № 81 ДМР</t>
         </is>
       </c>
       <c r="E129" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G129" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H129" s="6" t="inlineStr">
         <is>
-          <t>1210138100</t>
+          <t>1210136600</t>
         </is>
       </c>
       <c r="I129" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J129" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K129" s="4" t="inlineStr">
         <is>
-          <t>вулиця Данила Галицького, 52</t>
+          <t>вулиця Юліуша Словацького, 4</t>
         </is>
       </c>
       <c r="L129" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010350200</t>
+          <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M129" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N129" s="7"/>
       <c r="O129" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P129" s="4" t="inlineStr">
         <is>
-          <t>(096)6723076</t>
+          <t>(063)6294018</t>
         </is>
       </c>
       <c r="Q129" s="4"/>
       <c r="R129" s="4" t="inlineStr">
         <is>
-          <t>zso91@dhp.dniprorada.gov.ua</t>
+          <t>sz081@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S129" s="4" t="inlineStr">
         <is>
-          <t>http://lyceum91.dnepredu.com</t>
+          <t>http://dzvin.dp.ua</t>
         </is>
       </c>
       <c r="T129" s="4" t="inlineStr">
         <is>
-          <t>Директор Черкун Сергій Васильович</t>
+          <t>Директор Семенова Юлія Євгенівна</t>
         </is>
       </c>
       <c r="U129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y129" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 97 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 91 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B130" s="5" t="n">
-        <v>136538</v>
+        <v>142612</v>
       </c>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 97 ДМР</t>
+          <t>Ліцей № 91 ДМР</t>
         </is>
       </c>
       <c r="E130" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G130" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H130" s="6" t="inlineStr">
         <is>
           <t>1210138100</t>
         </is>
       </c>
       <c r="I130" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J130" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K130" s="4" t="inlineStr">
         <is>
-          <t>вулиця Велика Діївська, 42</t>
+          <t>вулиця Данила Галицького, 52</t>
         </is>
       </c>
       <c r="L130" s="6" t="inlineStr">
         <is>
           <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M130" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N130" s="7"/>
       <c r="O130" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P130" s="4" t="inlineStr">
         <is>
-          <t>(067)9179214</t>
+          <t>(096)6723076</t>
         </is>
       </c>
       <c r="Q130" s="4"/>
       <c r="R130" s="4" t="inlineStr">
         <is>
-          <t>sz097@dhp.dniprorada.gov.ua</t>
+          <t>zso91@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S130" s="4" t="inlineStr">
         <is>
-          <t>http://school97dp.dnepredu.com</t>
+          <t>http://lyceum91.dnepredu.com</t>
         </is>
       </c>
       <c r="T130" s="4" t="inlineStr">
         <is>
-          <t>Директор Гречин Володимир Васильович</t>
+          <t>Директор Черкун Сергій Васильович</t>
         </is>
       </c>
       <c r="U130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y130" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей №111 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 97 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B131" s="5" t="n">
-        <v>139828</v>
+        <v>136538</v>
       </c>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 111 ДМР</t>
+          <t>Ліцей № 97 ДМР</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G131" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H131" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210138100</t>
         </is>
       </c>
       <c r="I131" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J131" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K131" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв, 29</t>
+          <t>вулиця Велика Діївська, 42</t>
         </is>
       </c>
       <c r="L131" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M131" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N131" s="7"/>
       <c r="O131" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P131" s="4" t="inlineStr">
         <is>
-          <t>(096)1406211</t>
+          <t>(067)9179214</t>
         </is>
       </c>
       <c r="Q131" s="4"/>
       <c r="R131" s="4" t="inlineStr">
         <is>
-          <t>nvk111@dhp.dniprorada.gov.ua</t>
+          <t>sz097@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S131" s="4" t="inlineStr">
         <is>
-          <t>http://school111.dnepredu.com</t>
+          <t>http://school97dp.dnepredu.com</t>
         </is>
       </c>
       <c r="T131" s="4" t="inlineStr">
         <is>
-          <t>Директор Горбачова Світлана Валеріївна</t>
+          <t>Директор Гречин Володимир Васильович</t>
         </is>
       </c>
       <c r="U131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей №120 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей №111 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B132" s="5" t="n">
-        <v>139659</v>
+        <v>139828</v>
       </c>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 120 ДМР</t>
+          <t>Ліцей № 111 ДМР</t>
         </is>
       </c>
       <c r="E132" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G132" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H132" s="6" t="inlineStr">
         <is>
-          <t>1210137800</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I132" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J132" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K132" s="4" t="inlineStr">
         <is>
-          <t>вулиця Академіка Янгеля, 2</t>
+          <t>проспект Героїв, 29</t>
         </is>
       </c>
       <c r="L132" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010757287</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M132" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N132" s="7"/>
       <c r="O132" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P132" s="4" t="inlineStr">
         <is>
-          <t>(066)8099002</t>
+          <t>(096)1406211</t>
         </is>
       </c>
       <c r="Q132" s="4"/>
       <c r="R132" s="4" t="inlineStr">
         <is>
-          <t>zco120@dhp.dniprorada.gov.ua</t>
+          <t>nvk111@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S132" s="4" t="inlineStr">
         <is>
-          <t>http://school120dp.ua</t>
+          <t>http://school111.dnepredu.com</t>
         </is>
       </c>
       <c r="T132" s="4" t="inlineStr">
         <is>
-          <t>Директор Рудник Любов Іванівна</t>
+          <t>Директор Горбачова Світлана Валеріївна</t>
         </is>
       </c>
       <c r="U132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y132" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей №123 "ТАНДЕМ" Дніпровської міської ради</t>
+          <t>Дніпровський ліцей №120 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B133" s="5" t="n">
-        <v>138065</v>
+        <v>139659</v>
       </c>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 123 "ТАНДЕМ" ДМР</t>
+          <t>Ліцей № 120 ДМР</t>
         </is>
       </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G133" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H133" s="6" t="inlineStr">
         <is>
-          <t>1210138100</t>
+          <t>1210137800</t>
         </is>
       </c>
       <c r="I133" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J133" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K133" s="4" t="inlineStr">
         <is>
-          <t>вулиця Конквеста Роберта, 1</t>
+          <t>вулиця Академіка Янгеля, 2</t>
         </is>
       </c>
       <c r="L133" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010350200</t>
+          <t>UA12020010010757287</t>
         </is>
       </c>
       <c r="M133" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N133" s="7"/>
       <c r="O133" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P133" s="4" t="inlineStr">
         <is>
-          <t>(095)8710749</t>
+          <t>(066)8099002</t>
         </is>
       </c>
       <c r="Q133" s="4"/>
       <c r="R133" s="4" t="inlineStr">
         <is>
-          <t>sz123@dhp.dniprorada.gov.ua</t>
+          <t>zco120@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S133" s="4" t="inlineStr">
         <is>
-          <t>school123.dnepredu.com</t>
+          <t>http://school120dp.ua</t>
         </is>
       </c>
       <c r="T133" s="4" t="inlineStr">
         <is>
-          <t>Директор Агашарифова Ірина Абгюліївна</t>
+          <t>Директор Рудник Любов Іванівна</t>
         </is>
       </c>
       <c r="U133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y133" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей №137 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей №123 "ТАНДЕМ" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B134" s="5" t="n">
-        <v>136667</v>
+        <v>138065</v>
       </c>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 137 ДМР</t>
+          <t>Ліцей № 123 "ТАНДЕМ" ДМР</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G134" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H134" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210138100</t>
         </is>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J134" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K134" s="4" t="inlineStr">
         <is>
-          <t>вулиця Василя Барки, 29</t>
+          <t>вулиця Конквеста Роберта, 1</t>
         </is>
       </c>
       <c r="L134" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M134" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N134" s="7"/>
       <c r="O134" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P134" s="4" t="inlineStr">
         <is>
-          <t>(093)5063682</t>
+          <t>(063)0574639</t>
         </is>
       </c>
       <c r="Q134" s="4"/>
       <c r="R134" s="4" t="inlineStr">
         <is>
-          <t>zso137@dhp.dniprorada.gov.ua</t>
+          <t>zso123@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S134" s="4" t="inlineStr">
         <is>
-          <t>http://nvk137.klasna.com/</t>
+          <t>school123.dnepredu.com</t>
         </is>
       </c>
       <c r="T134" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Рослюк Наталія Євгенівна</t>
+          <t>В.о. директора Кашлєва Оксана Вікторівна</t>
         </is>
       </c>
       <c r="U134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y134" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей №139 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей №137 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B135" s="5" t="n">
-        <v>137189</v>
+        <v>136667</v>
       </c>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 139 ДМР</t>
+          <t>Ліцей № 137 ДМР</t>
         </is>
       </c>
       <c r="E135" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G135" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H135" s="6" t="inlineStr">
         <is>
-          <t>1210137200</t>
+          <t>1210136600</t>
         </is>
       </c>
       <c r="I135" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J135" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K135" s="4" t="inlineStr">
         <is>
-          <t>вулиця Березинська, 4</t>
+          <t>вулиця Василя Барки, 29</t>
         </is>
       </c>
       <c r="L135" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010231764</t>
+          <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M135" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N135" s="7"/>
       <c r="O135" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P135" s="4" t="inlineStr">
         <is>
-          <t>(098)1703016</t>
+          <t>(093)5063682</t>
         </is>
       </c>
       <c r="Q135" s="4"/>
       <c r="R135" s="4" t="inlineStr">
         <is>
-          <t>zso139@dhp.dniprorada.gov.ua</t>
+          <t>zso137@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S135" s="4" t="inlineStr">
         <is>
-          <t>http://nvk139.dnepredu.com</t>
+          <t>http://nvk137.klasna.com/</t>
         </is>
       </c>
       <c r="T135" s="4" t="inlineStr">
         <is>
-          <t>Директор Полушкін Владислав Віталійович</t>
+          <t>В.о. директора Рослюк Наталія Євгенівна</t>
         </is>
       </c>
       <c r="U135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y135" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей №142 імені П'єра де Кубертена Дніпровської міської ради</t>
+          <t>Дніпровський ліцей №139 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B136" s="5" t="n">
-        <v>138988</v>
+        <v>137189</v>
       </c>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 142 ДМР</t>
+          <t>Ліцей № 139 ДМР</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G136" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H136" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210137200</t>
         </is>
       </c>
       <c r="I136" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J136" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K136" s="4" t="inlineStr">
         <is>
-          <t>вулиця Жукова Вадима, 2</t>
+          <t>вулиця Березинська, 4</t>
         </is>
       </c>
       <c r="L136" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M136" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N136" s="7"/>
       <c r="O136" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P136" s="4" t="inlineStr">
         <is>
-          <t>(091)6261815</t>
+          <t>(098)1703016</t>
         </is>
       </c>
       <c r="Q136" s="4"/>
       <c r="R136" s="4" t="inlineStr">
         <is>
-          <t>l142@dhp.dniprorada.gov.ua</t>
+          <t>zso139@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S136" s="4" t="inlineStr">
         <is>
-          <t>http://school142.dnepredu.com</t>
+          <t>http://nvk139.dnepredu.com</t>
         </is>
       </c>
       <c r="T136" s="4" t="inlineStr">
         <is>
-          <t>Директор Хмеленко Людмила Вікторівна</t>
+          <t>Директор Полушкін Владислав Віталійович</t>
         </is>
       </c>
       <c r="U136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y136" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей №144 імені Леві Іцхака Шнеєрсона Дніпровської міської ради</t>
+          <t>Дніпровський ліцей №142 імені П'єра де Кубертена Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B137" s="5" t="n">
-        <v>138060</v>
+        <v>138988</v>
       </c>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 144 імені Леві Іцхака Шнеєрсона</t>
+          <t>Ліцей № 142 ДМР</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G137" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H137" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I137" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J137" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K137" s="4" t="inlineStr">
         <is>
-          <t>вулиця Менахем Мендл Шнеєрсона (Мініна), 1</t>
+          <t>вулиця Жукова Вадима, 2</t>
         </is>
       </c>
       <c r="L137" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M137" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N137" s="7"/>
       <c r="O137" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P137" s="4" t="inlineStr">
         <is>
-          <t>(0562)322717, (0562)322718</t>
+          <t>(091)6261815</t>
         </is>
       </c>
       <c r="Q137" s="4"/>
       <c r="R137" s="4" t="inlineStr">
         <is>
-          <t>zso144@dhp.dniprorada.gov.ua</t>
+          <t>l142@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S137" s="4" t="inlineStr">
         <is>
-          <t>http://school144.dnepredu.com</t>
+          <t>http://school142.dnepredu.com</t>
         </is>
       </c>
       <c r="T137" s="4" t="inlineStr">
         <is>
-          <t>Директор Краснова Олена Леонідівна</t>
+          <t>Директор Хмеленко Людмила Вікторівна</t>
         </is>
       </c>
       <c r="U137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y137" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y137" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей №145 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей №144 імені Леві Іцхака Шнеєрсона Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B138" s="5" t="n">
-        <v>143221</v>
+        <v>138060</v>
       </c>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 145 ДМР</t>
+          <t>Ліцей № 144 імені Леві Іцхака Шнеєрсона</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G138" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H138" s="6" t="inlineStr">
         <is>
-          <t>1210138100</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I138" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J138" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K138" s="4" t="inlineStr">
         <is>
-          <t>вулиця Солідарності, 4</t>
+          <t>вулиця Менахем Мендл Шнеєрсона (Мініна), 1</t>
         </is>
       </c>
       <c r="L138" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010350200</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M138" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N138" s="7"/>
       <c r="O138" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P138" s="4" t="inlineStr">
         <is>
-          <t>(063)2256855</t>
+          <t>(0562)322717, (0562)322718</t>
         </is>
       </c>
       <c r="Q138" s="4"/>
       <c r="R138" s="4" t="inlineStr">
         <is>
-          <t>g1@dhp.dniprorada.gov.ua</t>
+          <t>zso144@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S138" s="4" t="inlineStr">
         <is>
-          <t>http://gymnaziy.dnepredu.com</t>
+          <t>http://school144.dnepredu.com</t>
         </is>
       </c>
       <c r="T138" s="4" t="inlineStr">
         <is>
-          <t>Директор Краснощокова Наталія Миколаївна</t>
+          <t>Директор Краснова Олена Леонідівна</t>
         </is>
       </c>
       <c r="U138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y138" s="5"/>
+      <c r="Y138" s="5" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей №21 "Перспектива" Дніпровської міської ради</t>
+          <t>Дніпровський ліцей №145 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B139" s="5" t="n">
-        <v>138882</v>
+        <v>143221</v>
       </c>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 21 "Перспектива" ДМР</t>
+          <t>Ліцей № 145 ДМР</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G139" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H139" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210138100</t>
         </is>
       </c>
       <c r="I139" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J139" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K139" s="4" t="inlineStr">
         <is>
-          <t>вулиця Старокозацька, 51 А</t>
+          <t>вулиця Солідарності, 4</t>
         </is>
       </c>
       <c r="L139" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M139" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N139" s="7"/>
       <c r="O139" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P139" s="4" t="inlineStr">
         <is>
-          <t>(095)7962894</t>
+          <t>(063)2256855</t>
         </is>
       </c>
       <c r="Q139" s="4"/>
       <c r="R139" s="4" t="inlineStr">
         <is>
-          <t>zso21@dhp.dniprorada.gov.ua</t>
+          <t>g1@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S139" s="4" t="inlineStr">
         <is>
-          <t>http://szsh21.klasna.com</t>
+          <t>http://gymnaziy.dnepredu.com</t>
         </is>
       </c>
       <c r="T139" s="4" t="inlineStr">
         <is>
-          <t>Директор Змієнко Антоніна Василівна</t>
+          <t>Директор Краснощокова Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y139" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей №36 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей №21 "Перспектива" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B140" s="5" t="n">
-        <v>143245</v>
+        <v>138882</v>
       </c>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 36 ДМР</t>
+          <t>Ліцей № 21 "Перспектива" ДМР</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G140" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H140" s="6" t="inlineStr">
         <is>
-          <t>1210138100</t>
+          <t>1210136600</t>
         </is>
       </c>
       <c r="I140" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J140" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K140" s="4" t="inlineStr">
         <is>
-          <t>проспект Сергія Нігояна, 57</t>
+          <t>вулиця Старокозацька, 51 А</t>
         </is>
       </c>
       <c r="L140" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010350200</t>
+          <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M140" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N140" s="7"/>
       <c r="O140" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P140" s="4" t="inlineStr">
         <is>
-          <t>(097)2596487</t>
+          <t>(095)7962894</t>
         </is>
       </c>
       <c r="Q140" s="4"/>
       <c r="R140" s="4" t="inlineStr">
         <is>
-          <t>zso36@dhp.dniprorada.gov.ua</t>
+          <t>zso21@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S140" s="4" t="inlineStr">
         <is>
-          <t>http://nvk36.dnepredu.com</t>
+          <t>http://szsh21.klasna.com</t>
         </is>
       </c>
       <c r="T140" s="4" t="inlineStr">
         <is>
-          <t>Директор Волкова Альвіна Валеріївна</t>
+          <t>Директор Змієнко Антоніна Василівна</t>
         </is>
       </c>
       <c r="U140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y140" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей безпекового спрямування та національно-патріотичного виховання імені Олександра Гостіщева Дніпровського державного університету внутрішніх справ</t>
+          <t>Дніпровський ліцей №36 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B141" s="5" t="n">
-        <v>176999</v>
+        <v>143245</v>
       </c>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей ім. О. Гостіщева ДДУВС</t>
+          <t>Ліцей № 36 ДМР</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G141" s="4" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H141" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210138100</t>
         </is>
       </c>
       <c r="I141" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J141" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K141" s="4" t="inlineStr">
         <is>
-          <t>проспект Науки, 26-А</t>
+          <t>проспект Сергія Нігояна, 57</t>
         </is>
       </c>
       <c r="L141" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M141" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N141" s="7"/>
       <c r="O141" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський державний університет внутрішніх справ</t>
+          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P141" s="4" t="inlineStr">
         <is>
-          <t>(056)7564632</t>
+          <t>(097)2596487</t>
         </is>
       </c>
       <c r="Q141" s="4"/>
       <c r="R141" s="4" t="inlineStr">
         <is>
-          <t>lyceum@dduvs.edu.ua</t>
+          <t>zso36@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S141" s="4" t="inlineStr">
         <is>
-          <t>https://lyceum-dnp.gov.ua</t>
+          <t>http://nvk36.dnepredu.com</t>
         </is>
       </c>
       <c r="T141" s="4" t="inlineStr">
         <is>
-          <t>Директор Недря Кирило Михайлович</t>
+          <t>Директор Волкова Альвіна Валеріївна</t>
         </is>
       </c>
       <c r="U141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y141" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей безпекового спрямування та національно-патріотичного виховання імені Олександра Гостіщева Міністерства внутрішніх справ України</t>
+          <t>Дніпровський ліцей безпекового спрямування та національно-патріотичного виховання імені Олександра Гостіщева Дніпровського державного університету внутрішніх справ</t>
         </is>
       </c>
       <c r="B142" s="5" t="n">
-        <v>177012</v>
+        <v>176999</v>
       </c>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей ім. О. Гостіщева МВС України</t>
+          <t>Дніпровський ліцей ім. О. Гостіщева ДДУВС</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G142" s="4" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="H142" s="6" t="inlineStr">
         <is>
-          <t>1210100000</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I142" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J142" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K142" s="4" t="inlineStr">
         <is>
           <t>проспект Науки, 26-А</t>
         </is>
       </c>
       <c r="L142" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M142" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N142" s="7"/>
       <c r="O142" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Дніпровський державний університет внутрішніх справ</t>
         </is>
       </c>
       <c r="P142" s="4" t="inlineStr">
         <is>
-          <t>(056)759-44-96</t>
+          <t>(056)7564632</t>
         </is>
       </c>
       <c r="Q142" s="4"/>
       <c r="R142" s="4" t="inlineStr">
         <is>
-          <t>dnp.lyceum.bsnpv.mvs@lyceum-dnp.mvs.gov.ua</t>
-[...2 lines deleted...]
-      <c r="S142" s="4"/>
+          <t>lyceum@dduvs.edu.ua</t>
+        </is>
+      </c>
+      <c r="S142" s="4" t="inlineStr">
+        <is>
+          <t>https://lyceum-dnp.gov.ua</t>
+        </is>
+      </c>
       <c r="T142" s="4" t="inlineStr">
         <is>
-          <t>Директор Дзюба Анна Юріївна</t>
+          <t>Директор Недря Кирило Михайлович</t>
         </is>
       </c>
       <c r="U142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y142" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський науковий ліцей інформаційних технологій Дніпровської міської ради</t>
+          <t>Дніпровський ліцей безпекового спрямування та національно-патріотичного виховання імені Олександра Гостіщева Міністерства внутрішніх справ України</t>
         </is>
       </c>
       <c r="B143" s="5" t="n">
-        <v>137464</v>
+        <v>177012</v>
       </c>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>ДНЛІТ ДМР</t>
+          <t>Дніпровський ліцей ім. О. Гостіщева МВС України</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
-          <t>науковий ліцей</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G143" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="H143" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210100000</t>
         </is>
       </c>
       <c r="I143" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J143" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K143" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 8</t>
+          <t>проспект Науки, 26-А</t>
         </is>
       </c>
       <c r="L143" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M143" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N143" s="7"/>
       <c r="O143" s="4" t="inlineStr">
         <is>
-          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P143" s="4" t="inlineStr">
         <is>
-          <t>(073)7454175</t>
+          <t>(056)759-44-96</t>
         </is>
       </c>
       <c r="Q143" s="4"/>
       <c r="R143" s="4" t="inlineStr">
         <is>
-          <t>dnlit@dhp.dniprorada.gov.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>dnp.lyceum.bsnpv.mvs@lyceum-dnp.mvs.gov.ua</t>
+        </is>
+      </c>
+      <c r="S143" s="4"/>
       <c r="T143" s="4" t="inlineStr">
         <is>
-          <t>Директор Водоп'ян Наталія Іванівна</t>
+          <t>Директор Дзюба Анна Юріївна</t>
         </is>
       </c>
       <c r="U143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський науковий українсько-американський ліцей Дніпровської міської ради</t>
+          <t>Дніпровський науковий ліцей інформаційних технологій Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B144" s="5" t="n">
-        <v>137456</v>
+        <v>137464</v>
       </c>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
-          <t>ДНУАЛ ДМР</t>
+          <t>ДНЛІТ ДМР</t>
         </is>
       </c>
       <c r="E144" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G144" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H144" s="6" t="inlineStr">
         <is>
           <t>1210136900</t>
         </is>
       </c>
       <c r="I144" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J144" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K144" s="4" t="inlineStr">
         <is>
-          <t>проспект Д. Яворницького, 19</t>
+          <t>вулиця Шевченка, 8</t>
         </is>
       </c>
       <c r="L144" s="6" t="inlineStr">
         <is>
           <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M144" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N144" s="7"/>
       <c r="O144" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P144" s="4" t="inlineStr">
         <is>
-          <t>(098)6751017</t>
+          <t>(073)7454175</t>
         </is>
       </c>
       <c r="Q144" s="4"/>
       <c r="R144" s="4" t="inlineStr">
         <is>
-          <t>lua@dhp.dniprorada.gov.ua</t>
+          <t>dnlit@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S144" s="4" t="inlineStr">
         <is>
-          <t>http://ual.dnepredu.com/</t>
+          <t>https://www.dlit.dp.ua</t>
         </is>
       </c>
       <c r="T144" s="4" t="inlineStr">
         <is>
-          <t>Директор Роєнко Анатолій Миколайович</t>
+          <t>Директор Водоп'ян Наталія Іванівна</t>
         </is>
       </c>
       <c r="U144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y144" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський науковий фінансово-економічний ліцей Дніпровської міської ради</t>
+          <t>Дніпровський науковий українсько-американський ліцей Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B145" s="5" t="n">
-        <v>138244</v>
+        <v>137456</v>
       </c>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>ДНФЕЛ ДМР</t>
+          <t>ДНУАЛ ДМР</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G145" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H145" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I145" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J145" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K145" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вітчизняна, 93</t>
+          <t>проспект Д. Яворницького, 19</t>
         </is>
       </c>
       <c r="L145" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M145" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N145" s="7"/>
       <c r="O145" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P145" s="4" t="inlineStr">
         <is>
-          <t>(066)9511277</t>
+          <t>(098)6751017</t>
         </is>
       </c>
       <c r="Q145" s="4"/>
       <c r="R145" s="4" t="inlineStr">
         <is>
-          <t>lfe@dhp.dniprorada.gov.ua</t>
+          <t>lua@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S145" s="4" t="inlineStr">
         <is>
-          <t>http://fel2005.dp.ua/</t>
+          <t>http://ual.dnepredu.com/</t>
         </is>
       </c>
       <c r="T145" s="4" t="inlineStr">
         <is>
-          <t>Директор Новохатна Дарія Анатоліївна</t>
+          <t>Директор Роєнко Анатолій Миколайович</t>
         </is>
       </c>
       <c r="U145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y145" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський науковий хіміко-екологічний ліцей Дніпровської міської ради</t>
+          <t>Дніпровський науковий фінансово-економічний ліцей Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B146" s="5" t="n">
-        <v>142648</v>
+        <v>138244</v>
       </c>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>ДНХЕЛ ДМР</t>
+          <t>ДНФЕЛ ДМР</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G146" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H146" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I146" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J146" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K146" s="4" t="inlineStr">
         <is>
-          <t>проспект Богдана Хмельницького, 14-Б</t>
+          <t>вулиця Вітчизняна, 93</t>
         </is>
       </c>
       <c r="L146" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M146" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N146" s="7"/>
       <c r="O146" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P146" s="4" t="inlineStr">
         <is>
-          <t>(056)7884174</t>
+          <t>(066)9511277</t>
         </is>
       </c>
       <c r="Q146" s="4"/>
       <c r="R146" s="4" t="inlineStr">
         <is>
-          <t>hel@dhp.dniprorada.gov.ua</t>
+          <t>lfe@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S146" s="4" t="inlineStr">
         <is>
-          <t>http://knz-hel.dnepredu.com/</t>
+          <t>http://fel2005.dp.ua/</t>
         </is>
       </c>
       <c r="T146" s="4" t="inlineStr">
         <is>
-          <t>Директор Ситник Тетяна Володимирівна</t>
+          <t>Директор Новохатна Дарія Анатоліївна</t>
         </is>
       </c>
       <c r="U146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y146" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський полімовний ліцей №23 "Соборний" Дніпровської міської ради</t>
+          <t>Дніпровський науковий хіміко-екологічний ліцей Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B147" s="5" t="n">
-        <v>137428</v>
+        <v>142648</v>
       </c>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 23 "Соборний" ДМР</t>
+          <t>ДНХЕЛ ДМР</t>
         </is>
       </c>
       <c r="E147" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G147" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H147" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I147" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J147" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K147" s="4" t="inlineStr">
         <is>
-          <t>проспект Дмитра Яворницького, 14</t>
+          <t>проспект Богдана Хмельницького, 14-Б</t>
         </is>
       </c>
       <c r="L147" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M147" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N147" s="7"/>
       <c r="O147" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P147" s="4" t="inlineStr">
         <is>
-          <t>(096)4164494</t>
+          <t>(056)7884174</t>
         </is>
       </c>
       <c r="Q147" s="4"/>
       <c r="R147" s="4" t="inlineStr">
         <is>
-          <t>sz023@dhp.dniprorada.gov.ua</t>
+          <t>hel@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S147" s="4" t="inlineStr">
         <is>
-          <t>http://dneprschool23.klasna.com</t>
+          <t>http://knz-hel.dnepredu.com/</t>
         </is>
       </c>
       <c r="T147" s="4" t="inlineStr">
         <is>
-          <t>Директор Квятковська Наталія Анатоліївна</t>
+          <t>Директор Ситник Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y147" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський техніко-економічний ліцей № 61 "ЕРУДИТ" Дніпровської міської ради</t>
+          <t>Дніпровський полімовний ліцей №23 "Соборний" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B148" s="5" t="n">
-        <v>142144</v>
+        <v>137428</v>
       </c>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t>ДТЕЛ № 61 "ЕРУДИТ" ДМР</t>
+          <t>Ліцей № 23 "Соборний" ДМР</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G148" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H148" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I148" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J148" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K148" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сліпака Василя, 50</t>
+          <t>проспект Дмитра Яворницького, 14</t>
         </is>
       </c>
       <c r="L148" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M148" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N148" s="7"/>
       <c r="O148" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P148" s="4" t="inlineStr">
         <is>
-          <t>(098)7185240</t>
+          <t>(096)4164494</t>
         </is>
       </c>
       <c r="Q148" s="4"/>
       <c r="R148" s="4" t="inlineStr">
         <is>
-          <t>zso61@dhp.dniprorada.gov.ua</t>
+          <t>sz023@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S148" s="4" t="inlineStr">
         <is>
-          <t>http://tel61.dnepredu.com</t>
+          <t>http://dneprschool23.klasna.com</t>
         </is>
       </c>
       <c r="T148" s="4" t="inlineStr">
         <is>
-          <t>Директор Гавриш Світлана Андріївна</t>
+          <t>Директор Квятковська Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y148" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський україно-німецький ліцей № 53 Дніпровської міської ради</t>
+          <t>Дніпровський техніко-економічний ліцей № 61 "ЕРУДИТ" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B149" s="5" t="n">
-        <v>138024</v>
+        <v>142144</v>
       </c>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 53 ДМР</t>
+          <t>ДТЕЛ № 61 "ЕРУДИТ" ДМР</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G149" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H149" s="6" t="inlineStr">
         <is>
           <t>1210136600</t>
         </is>
       </c>
       <c r="I149" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J149" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K149" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тополина, 35</t>
+          <t>вулиця Сліпака Василя, 50</t>
         </is>
       </c>
       <c r="L149" s="6" t="inlineStr">
         <is>
           <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M149" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N149" s="7"/>
       <c r="O149" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P149" s="4" t="inlineStr">
         <is>
-          <t>(067)7217711</t>
+          <t>(098)7185240</t>
         </is>
       </c>
       <c r="Q149" s="4"/>
       <c r="R149" s="4" t="inlineStr">
         <is>
-          <t>sz053@dhp.dniprorada.gov.ua</t>
+          <t>zso61@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S149" s="4" t="inlineStr">
         <is>
-          <t>http://school_53.dnepredu.com</t>
+          <t>http://tel61.dnepredu.com</t>
         </is>
       </c>
       <c r="T149" s="4" t="inlineStr">
         <is>
-          <t>Директор Максютенко Ірина Іванівна</t>
+          <t>Директор Гавриш Світлана Андріївна</t>
         </is>
       </c>
       <c r="U149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y149" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y149" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський україно-французький ліцей № 126 Дніпровської міської ради</t>
+          <t>Дніпровський україно-німецький ліцей № 53 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B150" s="5" t="n">
-        <v>138051</v>
+        <v>138024</v>
       </c>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 126 ДМР</t>
+          <t>Ліцей № 53 ДМР</t>
         </is>
       </c>
       <c r="E150" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G150" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H150" s="6" t="inlineStr">
         <is>
           <t>1210136600</t>
         </is>
       </c>
       <c r="I150" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J150" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K150" s="4" t="inlineStr">
         <is>
-          <t>вулиця Скорика Мирослава, 7</t>
+          <t>вулиця Тополина, 35</t>
         </is>
       </c>
       <c r="L150" s="6" t="inlineStr">
         <is>
           <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M150" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N150" s="7"/>
       <c r="O150" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P150" s="4" t="inlineStr">
         <is>
-          <t>(056)7630815</t>
+          <t>(067)7217711</t>
         </is>
       </c>
       <c r="Q150" s="4"/>
       <c r="R150" s="4" t="inlineStr">
         <is>
-          <t>zso126@dhp.dniprorada.gov.ua</t>
+          <t>sz053@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S150" s="4" t="inlineStr">
         <is>
-          <t>http://school126dp.klasna.com</t>
+          <t>http://school_53.dnepredu.com</t>
         </is>
       </c>
       <c r="T150" s="4" t="inlineStr">
         <is>
-          <t>Директор Пешехонова Наталія Олександрівна</t>
+          <t>Директор Максютенко Ірина Іванівна</t>
         </is>
       </c>
       <c r="U150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y150" s="5"/>
+      <c r="Y150" s="5" t="n">
+        <v>860</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Багатопрофільний навчально-реабілітаційний центр №6" Дніпропетровської обласної ради"</t>
+          <t>Дніпровський україно-французький ліцей № 126 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B151" s="5" t="n">
-        <v>140084</v>
+        <v>138051</v>
       </c>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
-          <t>КЗО "БНРЦ №6" ДОР"</t>
+          <t>Ліцей № 126 ДМР</t>
         </is>
       </c>
       <c r="E151" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G151" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H151" s="6" t="inlineStr">
         <is>
-          <t>1210138400</t>
+          <t>1210136600</t>
         </is>
       </c>
       <c r="I151" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J151" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K151" s="4" t="inlineStr">
         <is>
-          <t>вулиця 20-річчя Перемоги, 30</t>
+          <t>вулиця Скорика Мирослава, 7</t>
         </is>
       </c>
       <c r="L151" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010475293</t>
+          <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M151" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N151" s="7"/>
       <c r="O151" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P151" s="4" t="inlineStr">
         <is>
-          <t>(056)7324297, (056)7324295</t>
+          <t>(056)7630815</t>
         </is>
       </c>
       <c r="Q151" s="4"/>
       <c r="R151" s="4" t="inlineStr">
         <is>
-          <t>nrc_6@ukr.net</t>
+          <t>zso126@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S151" s="4" t="inlineStr">
         <is>
-          <t>nrc6.dnepredu.com</t>
+          <t>http://school126dp.klasna.com</t>
         </is>
       </c>
       <c r="T151" s="4" t="inlineStr">
         <is>
-          <t>Директор Мегега Галина Борисівна</t>
+          <t>Директор Пешехонова Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y151" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y151" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Дніпропетровський багатопрофільний навчально-реабілітаційний центр №9" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Багатопрофільний навчально-реабілітаційний центр №6" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B152" s="5" t="n">
-        <v>150305</v>
+        <v>140084</v>
       </c>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>КЗО "ДБНРЦ №9" ДОР"</t>
+          <t>КЗО "БНРЦ №6" ДОР"</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G152" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H152" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210138400</t>
         </is>
       </c>
       <c r="I152" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J152" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K152" s="4" t="inlineStr">
         <is>
-          <t>вулиця Донецьке шосе, 118</t>
+          <t>вулиця 20-річчя Перемоги, 30</t>
         </is>
       </c>
       <c r="L152" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M152" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N152" s="7"/>
       <c r="O152" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P152" s="4" t="inlineStr">
         <is>
-          <t>(096)5715024, (056)7242764</t>
+          <t>(056)7324297, (056)7324295</t>
         </is>
       </c>
       <c r="Q152" s="4"/>
       <c r="R152" s="4" t="inlineStr">
         <is>
-          <t>dbnrc9@ukr.net</t>
+          <t>nrc_6@ukr.net</t>
         </is>
       </c>
       <c r="S152" s="4" t="inlineStr">
         <is>
-          <t>https://www.nrc9.com</t>
+          <t>nrc6.dnepredu.com</t>
         </is>
       </c>
       <c r="T152" s="4" t="inlineStr">
         <is>
-          <t>Директор Кузнецова Галина Іванівна</t>
+          <t>Директор Мегега Галина Борисівна</t>
         </is>
       </c>
       <c r="U152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y152" s="5" t="n">
-        <v>60</v>
+        <v>130</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Дніпропетровський навчально-реабілітаційний центр №1" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Дніпропетровський багатопрофільний навчально-реабілітаційний центр №9" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B153" s="5" t="n">
-        <v>136837</v>
+        <v>150305</v>
       </c>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Дніпропетровський навчально-реабілітаційний центр №1" ДОР""</t>
+          <t>КЗО "ДБНРЦ №9" ДОР"</t>
         </is>
       </c>
       <c r="E153" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G153" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H153" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I153" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J153" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K153" s="4" t="inlineStr">
         <is>
-          <t>вулиця Надії Алексєєнко, 171</t>
+          <t>вулиця Донецьке шосе, 118</t>
         </is>
       </c>
       <c r="L153" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M153" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N153" s="7"/>
       <c r="O153" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P153" s="4" t="inlineStr">
         <is>
-          <t>(056)7222449, (056)7222101</t>
+          <t>(096)5715024, (056)7242764</t>
         </is>
       </c>
       <c r="Q153" s="4"/>
       <c r="R153" s="4" t="inlineStr">
         <is>
-          <t>centr1.dnepr@ukr.net</t>
+          <t>dbnrc9@ukr.net</t>
         </is>
       </c>
       <c r="S153" s="4" t="inlineStr">
         <is>
-          <t>1centr.dp.ua</t>
+          <t>https://www.nrc9.com</t>
         </is>
       </c>
       <c r="T153" s="4" t="inlineStr">
         <is>
-          <t>Директор Шум Ольга Анатоліївна</t>
+          <t>Директор Кузнецова Галина Іванівна</t>
         </is>
       </c>
       <c r="U153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y153" s="5"/>
+      <c r="Y153" s="5" t="n">
+        <v>60</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Дніпропетровський обласний методичний ресурсний центр" Дніпропетровської облаcної ради"</t>
+          <t>Комунальний заклад освіти "Дніпропетровський навчально-реабілітаційний центр №1" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B154" s="5" t="n">
-        <v>176740</v>
+        <v>136837</v>
       </c>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
-          <t>КЗО "ДОМРЦ" ДОР"</t>
+          <t>КЗО "Дніпропетровський навчально-реабілітаційний центр №1" ДОР""</t>
         </is>
       </c>
       <c r="E154" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G154" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H154" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I154" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J154" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K154" s="4" t="inlineStr">
         <is>
-          <t>вулиця Паторжинського, 13А</t>
+          <t>вулиця Надії Алексєєнко, 171</t>
         </is>
       </c>
       <c r="L154" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M154" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N154" s="7"/>
       <c r="O154" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P154" s="4" t="inlineStr">
         <is>
-          <t>(068)3416420</t>
+          <t>(056)7222449, (056)7222101</t>
         </is>
       </c>
       <c r="Q154" s="4"/>
       <c r="R154" s="4" t="inlineStr">
         <is>
-          <t>kzo.domrc@gmail.com</t>
+          <t>centr1.dnepr@ukr.net</t>
         </is>
       </c>
       <c r="S154" s="4" t="inlineStr">
         <is>
-          <t>http://www.domrc.clasna.com</t>
+          <t>1centr.dp.ua</t>
         </is>
       </c>
       <c r="T154" s="4" t="inlineStr">
         <is>
-          <t>Директор Дрюк Тетяна Петрівна</t>
+          <t>Директор Шум Ольга Анатоліївна</t>
         </is>
       </c>
       <c r="U154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y154" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y154" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Ліцей "Борисфен" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Дніпропетровський обласний методичний ресурсний центр" Дніпропетровської облаcної ради"</t>
         </is>
       </c>
       <c r="B155" s="5" t="n">
-        <v>140023</v>
+        <v>176740</v>
       </c>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Ліцей "Борисфен" ДОР"</t>
+          <t>КЗО "ДОМРЦ" ДОР"</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G155" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H155" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I155" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J155" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K155" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ростовська, 15</t>
+          <t>вулиця Паторжинського, 13А</t>
         </is>
       </c>
       <c r="L155" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M155" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N155" s="7"/>
       <c r="O155" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P155" s="4" t="inlineStr">
         <is>
-          <t>(056)717-03-14, (056)7708742</t>
+          <t>(068)3416420</t>
         </is>
       </c>
       <c r="Q155" s="4"/>
       <c r="R155" s="4" t="inlineStr">
         <is>
-          <t>boardingschool4@gmail.com</t>
+          <t>kzo.domrc@gmail.com</t>
         </is>
       </c>
       <c r="S155" s="4" t="inlineStr">
         <is>
-          <t>http://www.borysfen.dp.ua</t>
+          <t>http://www.domrc.clasna.com</t>
         </is>
       </c>
       <c r="T155" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Лимар Тетяна Миколаївна</t>
+          <t>Директор Дрюк Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y155" s="5" t="n">
-        <v>325</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Ліцей митно-податкової справи з посиленою військово-фізичною підготовкою при Університеті митної справи та фінансів" Дніпровської міської ради</t>
+          <t>комунальний заклад освіти "Ліцей "Борисфен" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B156" s="5" t="n">
-        <v>137484</v>
+        <v>140023</v>
       </c>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
-          <t>КЗО "ЛПВФП при УМСФ" ДМР</t>
+          <t>КЗО "Ліцей "Борисфен" ДОР"</t>
         </is>
       </c>
       <c r="E156" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G156" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H156" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I156" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J156" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K156" s="4" t="inlineStr">
         <is>
-          <t>вулиця Космодромна, 7</t>
+          <t>вулиця Ростовська, 15</t>
         </is>
       </c>
       <c r="L156" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M156" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N156" s="7"/>
       <c r="O156" s="4" t="inlineStr">
         <is>
-          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P156" s="4" t="inlineStr">
         <is>
-          <t>(097)7286350, (050)3400836</t>
+          <t>(056)717-03-14, (056)7708742</t>
         </is>
       </c>
       <c r="Q156" s="4"/>
       <c r="R156" s="4" t="inlineStr">
         <is>
-          <t>lmps@dhp.dniprorada.gov.ua</t>
+          <t>boardingschool4@gmail.com</t>
         </is>
       </c>
       <c r="S156" s="4" t="inlineStr">
         <is>
-          <t>http://voenlicei.dnepredu.com/</t>
+          <t>http://www.borysfen.dp.ua</t>
         </is>
       </c>
       <c r="T156" s="4" t="inlineStr">
         <is>
-          <t>В.о. начальника Камишан Юрій Іванович</t>
+          <t>В.о. директора Лимар Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y156" s="5"/>
+      <c r="Y156" s="5" t="n">
+        <v>325</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Ліцей "Синергія" Дніпропетровської обласної ради"</t>
+          <t>комунальний заклад освіти "Ліцей митно-податкової справи з посиленою військово-фізичною підготовкою при Університеті митної справи та фінансів" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B157" s="5" t="n">
-        <v>139977</v>
+        <v>137484</v>
       </c>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Ліцей "Синергія" ДОР"</t>
+          <t>КЗО "ЛПВФП при УМСФ" ДМР</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G157" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H157" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I157" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J157" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K157" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прапорна, 25</t>
+          <t>вулиця Космодромна, 7</t>
         </is>
       </c>
       <c r="L157" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M157" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N157" s="7"/>
       <c r="O157" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P157" s="4" t="inlineStr">
         <is>
-          <t>(097)2660401</t>
+          <t>(097)7286350, (050)3400836</t>
         </is>
       </c>
       <c r="Q157" s="4"/>
       <c r="R157" s="4" t="inlineStr">
         <is>
-          <t>san.school3.dp@ukr.net</t>
+          <t>lmps@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S157" s="4" t="inlineStr">
         <is>
-          <t>https://lyceumsynergy.dnepredu.com</t>
+          <t>http://voenlicei.dnepredu.com/</t>
         </is>
       </c>
       <c r="T157" s="4" t="inlineStr">
         <is>
-          <t>Директор Ващенко Марина Іванівна</t>
+          <t>В.о. начальника Камишан Юрій Іванович</t>
         </is>
       </c>
       <c r="U157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y157" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y157" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Ліцей "Сокіл" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Ліцей "Синергія" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B158" s="5" t="n">
-        <v>141546</v>
+        <v>139977</v>
       </c>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Ліцей "Сокіл" ДОР"</t>
+          <t>КЗО "Ліцей "Синергія" ДОР"</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G158" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H158" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I158" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J158" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K158" s="4" t="inlineStr">
         <is>
-          <t>вулиця Космодромна, 5</t>
+          <t>вулиця Прапорна, 25</t>
         </is>
       </c>
       <c r="L158" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M158" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N158" s="7"/>
       <c r="O158" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P158" s="4" t="inlineStr">
         <is>
-          <t>(056)7888539</t>
+          <t>(097)2660401</t>
         </is>
       </c>
       <c r="Q158" s="4"/>
       <c r="R158" s="4" t="inlineStr">
         <is>
-          <t>dn-shi-5@ukr.net</t>
+          <t>san.school3.dp@ukr.net</t>
         </is>
       </c>
       <c r="S158" s="4" t="inlineStr">
         <is>
-          <t>https://liceum-sokil.klasna.com</t>
+          <t>https://lyceumsynergy.dnepredu.com</t>
         </is>
       </c>
       <c r="T158" s="4" t="inlineStr">
         <is>
-          <t>Директор Бергеман Наталія Анатоліївна</t>
+          <t>Директор Ващенко Марина Іванівна</t>
         </is>
       </c>
       <c r="U158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y158" s="5" t="n">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Міський юридичний ліцей наукового спрямування при Університеті митної справи та фінансів" Дніпровської міської ради</t>
+          <t>комунальний заклад освіти "Ліцей "Сокіл" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B159" s="5" t="n">
-        <v>136537</v>
+        <v>141546</v>
       </c>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t>КЗО "МЮЛ" ДМР</t>
+          <t>КЗО "Ліцей "Сокіл" ДОР"</t>
         </is>
       </c>
       <c r="E159" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G159" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H159" s="6" t="inlineStr">
         <is>
-          <t>1210138100</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I159" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J159" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K159" s="4" t="inlineStr">
         <is>
-          <t>вулиця Набережна Заводська, 119 Д</t>
+          <t>вулиця Космодромна, 5</t>
         </is>
       </c>
       <c r="L159" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010350200</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M159" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N159" s="7"/>
       <c r="O159" s="4" t="inlineStr">
         <is>
-          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P159" s="4" t="inlineStr">
         <is>
-          <t>(056)7675368</t>
+          <t>(056)7888539</t>
         </is>
       </c>
       <c r="Q159" s="4"/>
       <c r="R159" s="4" t="inlineStr">
         <is>
-          <t>yurl@dhp.dniprorada.gov.ua</t>
+          <t>dn-shi-5@ukr.net</t>
         </is>
       </c>
       <c r="S159" s="4" t="inlineStr">
         <is>
-          <t>http://urlicey.dp.ua</t>
+          <t>https://liceum-sokil.klasna.com</t>
         </is>
       </c>
       <c r="T159" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевчук Тетяна Павлівна</t>
+          <t>Директор Бергеман Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y159" s="5"/>
+      <c r="Y159" s="5" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Навчально-виховне об'єднання №136 "класична гімназія ім. Кирила і Мефодія - початкова школа - дошкільний навчальний заклад - валеологічний центр" Дніпровської міської ради</t>
+          <t>комунальний заклад освіти "Міський юридичний ліцей наукового спрямування при Університеті митної справи та фінансів" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B160" s="5" t="n">
-        <v>134547</v>
+        <v>136537</v>
       </c>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НВО №136" ДМР</t>
+          <t>КЗО "МЮЛ" ДМР</t>
         </is>
       </c>
       <c r="E160" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G160" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H160" s="6" t="inlineStr">
         <is>
-          <t>1210138400</t>
+          <t>1210138100</t>
         </is>
       </c>
       <c r="I160" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J160" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K160" s="4" t="inlineStr">
         <is>
-          <t>вулиця Космонавтів, 10</t>
+          <t>вулиця Набережна Заводська, 119 Д</t>
         </is>
       </c>
       <c r="L160" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010475293</t>
+          <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M160" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N160" s="7"/>
       <c r="O160" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P160" s="4" t="inlineStr">
         <is>
-          <t>(066)4255804</t>
+          <t>(056)7675368</t>
         </is>
       </c>
       <c r="Q160" s="4"/>
       <c r="R160" s="4" t="inlineStr">
         <is>
-          <t>nvo136@dhp.dniprorada.gov.ua</t>
+          <t>yurl@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S160" s="4" t="inlineStr">
         <is>
-          <t>http://nvo136.dnepredu.com</t>
+          <t>http://urlicey.dp.ua</t>
         </is>
       </c>
       <c r="T160" s="4" t="inlineStr">
         <is>
-          <t>Директор Батурін Владислав Олександрович</t>
+          <t>Директор Шевчук Тетяна Павлівна</t>
         </is>
       </c>
       <c r="U160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y160" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Навчально-виховний комплекс №122 "загальноосвітній навчальний заклад - дошкільний навчальний заклад" Дніпровської міської ради</t>
+          <t>Комунальний заклад освіти "Навчально-виховне об'єднання №136 "класична гімназія ім. Кирила і Мефодія - початкова школа - дошкільний навчальний заклад - валеологічний центр" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B161" s="5" t="n">
-        <v>140123</v>
+        <v>134547</v>
       </c>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НВК №122" ДМР</t>
+          <t>КЗО "НВО №136" ДМР</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H161" s="6" t="inlineStr">
         <is>
           <t>1210138400</t>
         </is>
       </c>
       <c r="I161" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J161" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K161" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кожедуба, 49</t>
+          <t>вулиця Космонавтів, 10</t>
         </is>
       </c>
       <c r="L161" s="6" t="inlineStr">
         <is>
           <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M161" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N161" s="7"/>
       <c r="O161" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P161" s="4" t="inlineStr">
         <is>
-          <t>(056)7800089, (050)3400089</t>
+          <t>(066)4255804</t>
         </is>
       </c>
       <c r="Q161" s="4"/>
       <c r="R161" s="4" t="inlineStr">
         <is>
-          <t>zso122@dhp.dniprorada.com</t>
+          <t>nvo136@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S161" s="4" t="inlineStr">
         <is>
-          <t>http://nvk122.dnepredu.com</t>
+          <t>http://nvo136.dnepredu.com</t>
         </is>
       </c>
       <c r="T161" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Тиханова Євгенія Борисівна</t>
+          <t>Директор Батурін Владислав Олександрович</t>
         </is>
       </c>
       <c r="U161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y161" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
@@ -22021,273 +22021,386 @@
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V193" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W193" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X193" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y193" s="5" t="n">
         <v>1920</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПОЧАТКОВА ШКОЛА "ХЕЛЛОУ СКУЛ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ОСВІТНІЙ ЦЕНТР ТВОЯ МРІЯ"</t>
         </is>
       </c>
       <c r="B194" s="5" t="n">
-        <v>176645</v>
+        <v>177027</v>
       </c>
       <c r="C194" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ПШ Хелло Скул"</t>
+          <t>ТОВ "ОСВІТНІЙ ЦЕНТР ТВОЯ МРІЯ"</t>
         </is>
       </c>
       <c r="E194" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G194" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H194" s="6" t="inlineStr">
         <is>
           <t>1210100000</t>
         </is>
       </c>
       <c r="I194" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J194" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K194" s="4" t="inlineStr">
         <is>
-          <t>вулиця Моссаковського Володимира, 7, н/п №421</t>
+          <t>вулиця Сергія Єфремова, 13</t>
         </is>
       </c>
       <c r="L194" s="6" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M194" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N194" s="7"/>
       <c r="O194" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P194" s="4" t="inlineStr">
         <is>
-          <t>(066)6601515</t>
+          <t>(098)3006631</t>
         </is>
       </c>
       <c r="Q194" s="4"/>
       <c r="R194" s="4" t="inlineStr">
         <is>
-          <t>helloschool2021@gmail.com</t>
+          <t>tvoya.mriia@gmail.com</t>
         </is>
       </c>
       <c r="S194" s="4" t="inlineStr">
         <is>
-          <t>http://hellobaby.in.ua/hello-school/</t>
+          <t>https://www.tvoyamriia.school/</t>
         </is>
       </c>
       <c r="T194" s="4" t="inlineStr">
         <is>
-          <t>Директор Сомсікова Наталія Олександрівна</t>
+          <t>Директор Колдомасова Марія Олександрівна</t>
         </is>
       </c>
       <c r="U194" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V194" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W194" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X194" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y194" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y194" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЛІЦЕЙ №5 З ДОШКІЛЬНИМ ВІДДІЛЕННЯМ, ПОЧАТКОВОЮ ШКОЛОЮ ТА ГІМНАЗІЄЮ М. ДНІПРА"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПОЧАТКОВА ШКОЛА "ХЕЛЛОУ СКУЛ"</t>
         </is>
       </c>
       <c r="B195" s="5" t="n">
-        <v>144689</v>
+        <v>176645</v>
       </c>
       <c r="C195" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D195" s="4"/>
+      <c r="D195" s="4" t="inlineStr">
+        <is>
+          <t>ТОВ "ПШ Хелло Скул"</t>
+        </is>
+      </c>
       <c r="E195" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G195" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H195" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210100000</t>
         </is>
       </c>
       <c r="I195" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J195" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K195" s="4" t="inlineStr">
         <is>
-          <t>шосе Запорізьке, 12</t>
+          <t>вулиця Моссаковського Володимира, 7, н/п №421</t>
         </is>
       </c>
       <c r="L195" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M195" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N195" s="7"/>
       <c r="O195" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P195" s="4" t="inlineStr">
         <is>
-          <t>(056)796-74-84, (063)796-74-84</t>
+          <t>(066)6601515</t>
         </is>
       </c>
       <c r="Q195" s="4"/>
       <c r="R195" s="4" t="inlineStr">
         <is>
+          <t>helloschool2021@gmail.com</t>
+        </is>
+      </c>
+      <c r="S195" s="4" t="inlineStr">
+        <is>
+          <t>http://hellobaby.in.ua/hello-school/</t>
+        </is>
+      </c>
+      <c r="T195" s="4" t="inlineStr">
+        <is>
+          <t>Директор Сомсікова Наталія Олександрівна</t>
+        </is>
+      </c>
+      <c r="U195" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V195" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W195" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X195" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y195" s="5" t="n">
+        <v>120</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="4" t="inlineStr">
+        <is>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЛІЦЕЙ №5 З ДОШКІЛЬНИМ ВІДДІЛЕННЯМ, ПОЧАТКОВОЮ ШКОЛОЮ ТА ГІМНАЗІЄЮ М. ДНІПРА"</t>
+        </is>
+      </c>
+      <c r="B196" s="5" t="n">
+        <v>144689</v>
+      </c>
+      <c r="C196" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D196" s="4"/>
+      <c r="E196" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F196" s="4" t="inlineStr">
+        <is>
+          <t>школа</t>
+        </is>
+      </c>
+      <c r="G196" s="4" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="H196" s="6" t="inlineStr">
+        <is>
+          <t>1210136600</t>
+        </is>
+      </c>
+      <c r="I196" s="4" t="inlineStr">
+        <is>
+          <t>Дніпропетровська область</t>
+        </is>
+      </c>
+      <c r="J196" s="4" t="inlineStr">
+        <is>
+          <t>Дніпро, Дніпропетровська область</t>
+        </is>
+      </c>
+      <c r="K196" s="4" t="inlineStr">
+        <is>
+          <t>шосе Запорізьке, 12</t>
+        </is>
+      </c>
+      <c r="L196" s="6" t="inlineStr">
+        <is>
+          <t>UA12020010010816623</t>
+        </is>
+      </c>
+      <c r="M196" s="4" t="inlineStr">
+        <is>
+          <t>Дніпропетровська обл., м. Дніпро</t>
+        </is>
+      </c>
+      <c r="N196" s="7"/>
+      <c r="O196" s="4" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+        </is>
+      </c>
+      <c r="P196" s="4" t="inlineStr">
+        <is>
+          <t>(056)796-74-84, (063)796-74-84</t>
+        </is>
+      </c>
+      <c r="Q196" s="4"/>
+      <c r="R196" s="4" t="inlineStr">
+        <is>
           <t>all@school5.dp.ua</t>
         </is>
       </c>
-      <c r="S195" s="4" t="inlineStr">
+      <c r="S196" s="4" t="inlineStr">
         <is>
           <t>www.school5.dp.ua</t>
         </is>
       </c>
-      <c r="T195" s="4" t="inlineStr">
+      <c r="T196" s="4" t="inlineStr">
         <is>
           <t>Директор Скрипник Любов Петрівна</t>
         </is>
       </c>
-      <c r="U195" s="6" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y195" s="5"/>
+      <c r="U196" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V196" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W196" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X196" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y196" s="5"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:Y195"/>
+  <autoFilter ref="A1:Y196"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>