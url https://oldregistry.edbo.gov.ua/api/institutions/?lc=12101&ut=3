--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$194</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$195</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y194"/>
+  <dimension ref="A1:Y195"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -16026,51 +16026,51 @@
       <c r="U140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y140" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей безпекового спрямування та національно – патріотичного виховання імені Олександра Гостіщева Дніпровського державного університету внутрішніх справ</t>
+          <t>Дніпровський ліцей безпекового спрямування та національно-патріотичного виховання імені Олександра Гостіщева Дніпровського державного університету внутрішніх справ</t>
         </is>
       </c>
       <c r="B141" s="5" t="n">
         <v>176999</v>
       </c>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>Дніпровський ліцей ім. О. Гостіщева ДДУВС</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -16139,6046 +16139,6155 @@
       <c r="U141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y141" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський науковий ліцей інформаційних технологій Дніпровської міської ради</t>
+          <t>Дніпровський ліцей безпекового спрямування та національно-патріотичного виховання імені Олександра Гостіщева Міністерства внутрішніх справ України</t>
         </is>
       </c>
       <c r="B142" s="5" t="n">
-        <v>137464</v>
+        <v>177012</v>
       </c>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>ДНЛІТ ДМР</t>
+          <t>Дніпровський ліцей ім. О. Гостіщева МВС України</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
-          <t>науковий ліцей</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G142" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="H142" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210100000</t>
         </is>
       </c>
       <c r="I142" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J142" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K142" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 8</t>
+          <t>проспект Науки, 26-А</t>
         </is>
       </c>
       <c r="L142" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M142" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N142" s="7"/>
       <c r="O142" s="4" t="inlineStr">
         <is>
-          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P142" s="4" t="inlineStr">
         <is>
-          <t>(073)7454175</t>
+          <t>(056)759-44-96</t>
         </is>
       </c>
       <c r="Q142" s="4"/>
       <c r="R142" s="4" t="inlineStr">
         <is>
-          <t>dnlit@dhp.dniprorada.gov.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>dnp.lyceum.bsnpv.mvs@lyceum-dnp.mvs.gov.ua</t>
+        </is>
+      </c>
+      <c r="S142" s="4"/>
       <c r="T142" s="4" t="inlineStr">
         <is>
-          <t>Директор Водоп'ян Наталія Іванівна</t>
+          <t>Директор Дзюба Анна Юріївна</t>
         </is>
       </c>
       <c r="U142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y142" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський науковий українсько-американський ліцей Дніпровської міської ради</t>
+          <t>Дніпровський науковий ліцей інформаційних технологій Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B143" s="5" t="n">
-        <v>137456</v>
+        <v>137464</v>
       </c>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>ДНУАЛ ДМР</t>
+          <t>ДНЛІТ ДМР</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G143" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H143" s="6" t="inlineStr">
         <is>
           <t>1210136900</t>
         </is>
       </c>
       <c r="I143" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J143" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K143" s="4" t="inlineStr">
         <is>
-          <t>проспект Д. Яворницького, 19</t>
+          <t>вулиця Шевченка, 8</t>
         </is>
       </c>
       <c r="L143" s="6" t="inlineStr">
         <is>
           <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M143" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N143" s="7"/>
       <c r="O143" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P143" s="4" t="inlineStr">
         <is>
-          <t>(098)6751017</t>
+          <t>(073)7454175</t>
         </is>
       </c>
       <c r="Q143" s="4"/>
       <c r="R143" s="4" t="inlineStr">
         <is>
-          <t>lua@dhp.dniprorada.gov.ua</t>
+          <t>dnlit@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S143" s="4" t="inlineStr">
         <is>
-          <t>http://ual.dnepredu.com/</t>
+          <t>https://www.dlit.dp.ua</t>
         </is>
       </c>
       <c r="T143" s="4" t="inlineStr">
         <is>
-          <t>Директор Роєнко Анатолій Миколайович</t>
+          <t>Директор Водоп'ян Наталія Іванівна</t>
         </is>
       </c>
       <c r="U143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський науковий фінансово-економічний ліцей Дніпровської міської ради</t>
+          <t>Дніпровський науковий українсько-американський ліцей Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B144" s="5" t="n">
-        <v>138244</v>
+        <v>137456</v>
       </c>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
-          <t>ДНФЕЛ ДМР</t>
+          <t>ДНУАЛ ДМР</t>
         </is>
       </c>
       <c r="E144" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G144" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H144" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I144" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J144" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K144" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вітчизняна, 93</t>
+          <t>проспект Д. Яворницького, 19</t>
         </is>
       </c>
       <c r="L144" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M144" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N144" s="7"/>
       <c r="O144" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P144" s="4" t="inlineStr">
         <is>
-          <t>(066)9511277</t>
+          <t>(098)6751017</t>
         </is>
       </c>
       <c r="Q144" s="4"/>
       <c r="R144" s="4" t="inlineStr">
         <is>
-          <t>lfe@dhp.dniprorada.gov.ua</t>
+          <t>lua@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S144" s="4" t="inlineStr">
         <is>
-          <t>http://fel2005.dp.ua/</t>
+          <t>http://ual.dnepredu.com/</t>
         </is>
       </c>
       <c r="T144" s="4" t="inlineStr">
         <is>
-          <t>Директор Новохатна Дарія Анатоліївна</t>
+          <t>Директор Роєнко Анатолій Миколайович</t>
         </is>
       </c>
       <c r="U144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y144" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський науковий хіміко-екологічний ліцей Дніпровської міської ради</t>
+          <t>Дніпровський науковий фінансово-економічний ліцей Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B145" s="5" t="n">
-        <v>142648</v>
+        <v>138244</v>
       </c>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>ДНХЕЛ ДМР</t>
+          <t>ДНФЕЛ ДМР</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G145" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H145" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I145" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J145" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K145" s="4" t="inlineStr">
         <is>
-          <t>проспект Богдана Хмельницького, 14-Б</t>
+          <t>вулиця Вітчизняна, 93</t>
         </is>
       </c>
       <c r="L145" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M145" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N145" s="7"/>
       <c r="O145" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P145" s="4" t="inlineStr">
         <is>
-          <t>(056)7884174</t>
+          <t>(066)9511277</t>
         </is>
       </c>
       <c r="Q145" s="4"/>
       <c r="R145" s="4" t="inlineStr">
         <is>
-          <t>hel@dhp.dniprorada.gov.ua</t>
+          <t>lfe@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S145" s="4" t="inlineStr">
         <is>
-          <t>http://knz-hel.dnepredu.com/</t>
+          <t>http://fel2005.dp.ua/</t>
         </is>
       </c>
       <c r="T145" s="4" t="inlineStr">
         <is>
-          <t>Директор Ситник Тетяна Володимирівна</t>
+          <t>Директор Новохатна Дарія Анатоліївна</t>
         </is>
       </c>
       <c r="U145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y145" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський полімовний ліцей №23 "Соборний" Дніпровської міської ради</t>
+          <t>Дніпровський науковий хіміко-екологічний ліцей Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B146" s="5" t="n">
-        <v>137428</v>
+        <v>142648</v>
       </c>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 23 "Соборний" ДМР</t>
+          <t>ДНХЕЛ ДМР</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G146" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H146" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I146" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J146" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K146" s="4" t="inlineStr">
         <is>
-          <t>проспект Дмитра Яворницького, 14</t>
+          <t>проспект Богдана Хмельницького, 14-Б</t>
         </is>
       </c>
       <c r="L146" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M146" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N146" s="7"/>
       <c r="O146" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P146" s="4" t="inlineStr">
         <is>
-          <t>(096)4164494</t>
+          <t>(056)7884174</t>
         </is>
       </c>
       <c r="Q146" s="4"/>
       <c r="R146" s="4" t="inlineStr">
         <is>
-          <t>sz023@dhp.dniprorada.gov.ua</t>
+          <t>hel@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S146" s="4" t="inlineStr">
         <is>
-          <t>http://dneprschool23.klasna.com</t>
+          <t>http://knz-hel.dnepredu.com/</t>
         </is>
       </c>
       <c r="T146" s="4" t="inlineStr">
         <is>
-          <t>Директор Квятковська Наталія Анатоліївна</t>
+          <t>Директор Ситник Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y146" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський техніко-економічний ліцей № 61 "ЕРУДИТ" Дніпровської міської ради</t>
+          <t>Дніпровський полімовний ліцей №23 "Соборний" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B147" s="5" t="n">
-        <v>142144</v>
+        <v>137428</v>
       </c>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
-          <t>ДТЕЛ № 61 "ЕРУДИТ" ДМР</t>
+          <t>Ліцей № 23 "Соборний" ДМР</t>
         </is>
       </c>
       <c r="E147" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G147" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H147" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I147" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J147" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K147" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сліпака Василя, 50</t>
+          <t>проспект Дмитра Яворницького, 14</t>
         </is>
       </c>
       <c r="L147" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M147" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N147" s="7"/>
       <c r="O147" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P147" s="4" t="inlineStr">
         <is>
-          <t>(098)7185240</t>
+          <t>(096)4164494</t>
         </is>
       </c>
       <c r="Q147" s="4"/>
       <c r="R147" s="4" t="inlineStr">
         <is>
-          <t>zso61@dhp.dniprorada.gov.ua</t>
+          <t>sz023@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S147" s="4" t="inlineStr">
         <is>
-          <t>http://tel61.dnepredu.com</t>
+          <t>http://dneprschool23.klasna.com</t>
         </is>
       </c>
       <c r="T147" s="4" t="inlineStr">
         <is>
-          <t>Директор Гавриш Світлана Андріївна</t>
+          <t>Директор Квятковська Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y147" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський україно-німецький ліцей № 53 Дніпровської міської ради</t>
+          <t>Дніпровський техніко-економічний ліцей № 61 "ЕРУДИТ" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B148" s="5" t="n">
-        <v>138024</v>
+        <v>142144</v>
       </c>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 53 ДМР</t>
+          <t>ДТЕЛ № 61 "ЕРУДИТ" ДМР</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G148" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H148" s="6" t="inlineStr">
         <is>
           <t>1210136600</t>
         </is>
       </c>
       <c r="I148" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J148" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K148" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тополина, 35</t>
+          <t>вулиця Сліпака Василя, 50</t>
         </is>
       </c>
       <c r="L148" s="6" t="inlineStr">
         <is>
           <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M148" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N148" s="7"/>
       <c r="O148" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P148" s="4" t="inlineStr">
         <is>
-          <t>(067)7217711</t>
+          <t>(098)7185240</t>
         </is>
       </c>
       <c r="Q148" s="4"/>
       <c r="R148" s="4" t="inlineStr">
         <is>
-          <t>sz053@dhp.dniprorada.gov.ua</t>
+          <t>zso61@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S148" s="4" t="inlineStr">
         <is>
-          <t>http://school_53.dnepredu.com</t>
+          <t>http://tel61.dnepredu.com</t>
         </is>
       </c>
       <c r="T148" s="4" t="inlineStr">
         <is>
-          <t>Директор Максютенко Ірина Іванівна</t>
+          <t>Директор Гавриш Світлана Андріївна</t>
         </is>
       </c>
       <c r="U148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y148" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y148" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський україно-французький ліцей № 126 Дніпровської міської ради</t>
+          <t>Дніпровський україно-німецький ліцей № 53 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B149" s="5" t="n">
-        <v>138051</v>
+        <v>138024</v>
       </c>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 126 ДМР</t>
+          <t>Ліцей № 53 ДМР</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G149" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H149" s="6" t="inlineStr">
         <is>
           <t>1210136600</t>
         </is>
       </c>
       <c r="I149" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J149" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K149" s="4" t="inlineStr">
         <is>
-          <t>вулиця Скорика Мирослава, 7</t>
+          <t>вулиця Тополина, 35</t>
         </is>
       </c>
       <c r="L149" s="6" t="inlineStr">
         <is>
           <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M149" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N149" s="7"/>
       <c r="O149" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P149" s="4" t="inlineStr">
         <is>
-          <t>(056)7630815</t>
+          <t>(067)7217711</t>
         </is>
       </c>
       <c r="Q149" s="4"/>
       <c r="R149" s="4" t="inlineStr">
         <is>
-          <t>zso126@dhp.dniprorada.gov.ua</t>
+          <t>sz053@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S149" s="4" t="inlineStr">
         <is>
-          <t>http://school126dp.klasna.com</t>
+          <t>http://school_53.dnepredu.com</t>
         </is>
       </c>
       <c r="T149" s="4" t="inlineStr">
         <is>
-          <t>Директор Пешехонова Наталія Олександрівна</t>
+          <t>Директор Максютенко Ірина Іванівна</t>
         </is>
       </c>
       <c r="U149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y149" s="5"/>
+      <c r="Y149" s="5" t="n">
+        <v>860</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Багатопрофільний навчально-реабілітаційний центр №6" Дніпропетровської обласної ради"</t>
+          <t>Дніпровський україно-французький ліцей № 126 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B150" s="5" t="n">
-        <v>140084</v>
+        <v>138051</v>
       </c>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
-          <t>КЗО "БНРЦ №6" ДОР"</t>
+          <t>Ліцей № 126 ДМР</t>
         </is>
       </c>
       <c r="E150" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G150" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H150" s="6" t="inlineStr">
         <is>
-          <t>1210138400</t>
+          <t>1210136600</t>
         </is>
       </c>
       <c r="I150" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J150" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K150" s="4" t="inlineStr">
         <is>
-          <t>вулиця 20-річчя Перемоги, 30</t>
+          <t>вулиця Скорика Мирослава, 7</t>
         </is>
       </c>
       <c r="L150" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010475293</t>
+          <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M150" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N150" s="7"/>
       <c r="O150" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P150" s="4" t="inlineStr">
         <is>
-          <t>(056)7324297, (056)7324295</t>
+          <t>(056)7630815</t>
         </is>
       </c>
       <c r="Q150" s="4"/>
       <c r="R150" s="4" t="inlineStr">
         <is>
-          <t>nrc_6@ukr.net</t>
+          <t>zso126@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S150" s="4" t="inlineStr">
         <is>
-          <t>nrc6.dnepredu.com</t>
+          <t>http://school126dp.klasna.com</t>
         </is>
       </c>
       <c r="T150" s="4" t="inlineStr">
         <is>
-          <t>Директор Мегега Галина Борисівна</t>
+          <t>Директор Пешехонова Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y150" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y150" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Дніпропетровський багатопрофільний навчально-реабілітаційний центр №9" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Багатопрофільний навчально-реабілітаційний центр №6" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B151" s="5" t="n">
-        <v>150305</v>
+        <v>140084</v>
       </c>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
-          <t>КЗО "ДБНРЦ №9" ДОР"</t>
+          <t>КЗО "БНРЦ №6" ДОР"</t>
         </is>
       </c>
       <c r="E151" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G151" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H151" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210138400</t>
         </is>
       </c>
       <c r="I151" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J151" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K151" s="4" t="inlineStr">
         <is>
-          <t>вулиця Донецьке шосе, 118</t>
+          <t>вулиця 20-річчя Перемоги, 30</t>
         </is>
       </c>
       <c r="L151" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M151" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N151" s="7"/>
       <c r="O151" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P151" s="4" t="inlineStr">
         <is>
-          <t>(096)5715024, (056)7242764</t>
+          <t>(056)7324297, (056)7324295</t>
         </is>
       </c>
       <c r="Q151" s="4"/>
       <c r="R151" s="4" t="inlineStr">
         <is>
-          <t>dbnrc9@ukr.net</t>
+          <t>nrc_6@ukr.net</t>
         </is>
       </c>
       <c r="S151" s="4" t="inlineStr">
         <is>
-          <t>https://www.nrc9.com</t>
+          <t>nrc6.dnepredu.com</t>
         </is>
       </c>
       <c r="T151" s="4" t="inlineStr">
         <is>
-          <t>Директор Кузнецова Галина Іванівна</t>
+          <t>Директор Мегега Галина Борисівна</t>
         </is>
       </c>
       <c r="U151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y151" s="5" t="n">
-        <v>60</v>
+        <v>130</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Дніпропетровський навчально-реабілітаційний центр №1" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Дніпропетровський багатопрофільний навчально-реабілітаційний центр №9" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B152" s="5" t="n">
-        <v>136837</v>
+        <v>150305</v>
       </c>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Дніпропетровський навчально-реабілітаційний центр №1" ДОР""</t>
+          <t>КЗО "ДБНРЦ №9" ДОР"</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G152" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H152" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I152" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J152" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K152" s="4" t="inlineStr">
         <is>
-          <t>вулиця Надії Алексєєнко, 171</t>
+          <t>вулиця Донецьке шосе, 118</t>
         </is>
       </c>
       <c r="L152" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M152" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N152" s="7"/>
       <c r="O152" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P152" s="4" t="inlineStr">
         <is>
-          <t>(056)7222449, (056)7222101</t>
+          <t>(096)5715024, (056)7242764</t>
         </is>
       </c>
       <c r="Q152" s="4"/>
       <c r="R152" s="4" t="inlineStr">
         <is>
-          <t>centr1.dnepr@ukr.net</t>
+          <t>dbnrc9@ukr.net</t>
         </is>
       </c>
       <c r="S152" s="4" t="inlineStr">
         <is>
-          <t>1centr.dp.ua</t>
+          <t>https://www.nrc9.com</t>
         </is>
       </c>
       <c r="T152" s="4" t="inlineStr">
         <is>
-          <t>Директор Шум Ольга Анатоліївна</t>
+          <t>Директор Кузнецова Галина Іванівна</t>
         </is>
       </c>
       <c r="U152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y152" s="5"/>
+      <c r="Y152" s="5" t="n">
+        <v>60</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Дніпропетровський обласний методичний ресурсний центр" Дніпропетровської облаcної ради"</t>
+          <t>Комунальний заклад освіти "Дніпропетровський навчально-реабілітаційний центр №1" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B153" s="5" t="n">
-        <v>176740</v>
+        <v>136837</v>
       </c>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
-          <t>КЗО "ДОМРЦ" ДОР"</t>
+          <t>КЗО "Дніпропетровський навчально-реабілітаційний центр №1" ДОР""</t>
         </is>
       </c>
       <c r="E153" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G153" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H153" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I153" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J153" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K153" s="4" t="inlineStr">
         <is>
-          <t>вулиця Паторжинського, 13А</t>
+          <t>вулиця Надії Алексєєнко, 171</t>
         </is>
       </c>
       <c r="L153" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M153" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N153" s="7"/>
       <c r="O153" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P153" s="4" t="inlineStr">
         <is>
-          <t>(068)3416420</t>
+          <t>(056)7222449, (056)7222101</t>
         </is>
       </c>
       <c r="Q153" s="4"/>
       <c r="R153" s="4" t="inlineStr">
         <is>
-          <t>kzo.domrc@gmail.com</t>
+          <t>centr1.dnepr@ukr.net</t>
         </is>
       </c>
       <c r="S153" s="4" t="inlineStr">
         <is>
-          <t>http://www.domrc.clasna.com</t>
+          <t>1centr.dp.ua</t>
         </is>
       </c>
       <c r="T153" s="4" t="inlineStr">
         <is>
-          <t>Директор Дрюк Тетяна Петрівна</t>
+          <t>Директор Шум Ольга Анатоліївна</t>
         </is>
       </c>
       <c r="U153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y153" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y153" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Ліцей "Борисфен" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Дніпропетровський обласний методичний ресурсний центр" Дніпропетровської облаcної ради"</t>
         </is>
       </c>
       <c r="B154" s="5" t="n">
-        <v>140023</v>
+        <v>176740</v>
       </c>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Ліцей "Борисфен" ДОР"</t>
+          <t>КЗО "ДОМРЦ" ДОР"</t>
         </is>
       </c>
       <c r="E154" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G154" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H154" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I154" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J154" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K154" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ростовська, 15</t>
+          <t>вулиця Паторжинського, 13А</t>
         </is>
       </c>
       <c r="L154" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M154" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N154" s="7"/>
       <c r="O154" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P154" s="4" t="inlineStr">
         <is>
-          <t>(056)717-03-14, (056)7708742</t>
+          <t>(068)3416420</t>
         </is>
       </c>
       <c r="Q154" s="4"/>
       <c r="R154" s="4" t="inlineStr">
         <is>
-          <t>boardingschool4@gmail.com</t>
+          <t>kzo.domrc@gmail.com</t>
         </is>
       </c>
       <c r="S154" s="4" t="inlineStr">
         <is>
-          <t>http://www.borysfen.dp.ua</t>
+          <t>http://www.domrc.clasna.com</t>
         </is>
       </c>
       <c r="T154" s="4" t="inlineStr">
         <is>
-          <t>Директор Олефір Леонід Олексійович</t>
+          <t>Директор Дрюк Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y154" s="5" t="n">
-        <v>325</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Ліцей митно-податкової справи з посиленою військово-фізичною підготовкою при Університеті митної справи та фінансів" Дніпровської міської ради</t>
+          <t>комунальний заклад освіти "Ліцей "Борисфен" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B155" s="5" t="n">
-        <v>137484</v>
+        <v>140023</v>
       </c>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t>КЗО "ЛПВФП при УМСФ" ДМР</t>
+          <t>КЗО "Ліцей "Борисфен" ДОР"</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G155" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H155" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I155" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J155" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K155" s="4" t="inlineStr">
         <is>
-          <t>вулиця Космодромна, 7</t>
+          <t>вулиця Ростовська, 15</t>
         </is>
       </c>
       <c r="L155" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M155" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N155" s="7"/>
       <c r="O155" s="4" t="inlineStr">
         <is>
-          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P155" s="4" t="inlineStr">
         <is>
-          <t>(097)7286350, (050)3400836</t>
+          <t>(056)717-03-14, (056)7708742</t>
         </is>
       </c>
       <c r="Q155" s="4"/>
       <c r="R155" s="4" t="inlineStr">
         <is>
-          <t>lmps@dhp.dniprorada.gov.ua</t>
+          <t>boardingschool4@gmail.com</t>
         </is>
       </c>
       <c r="S155" s="4" t="inlineStr">
         <is>
-          <t>http://voenlicei.dnepredu.com/</t>
+          <t>http://www.borysfen.dp.ua</t>
         </is>
       </c>
       <c r="T155" s="4" t="inlineStr">
         <is>
-          <t>В.о. начальника Камишан Юрій Іванович</t>
+          <t>В.о. директора Лимар Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y155" s="5"/>
+      <c r="Y155" s="5" t="n">
+        <v>325</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Ліцей "Синергія" Дніпропетровської обласної ради"</t>
+          <t>комунальний заклад освіти "Ліцей митно-податкової справи з посиленою військово-фізичною підготовкою при Університеті митної справи та фінансів" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B156" s="5" t="n">
-        <v>139977</v>
+        <v>137484</v>
       </c>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Ліцей "Синергія" ДОР"</t>
+          <t>КЗО "ЛПВФП при УМСФ" ДМР</t>
         </is>
       </c>
       <c r="E156" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G156" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H156" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I156" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J156" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K156" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прапорна, 25</t>
+          <t>вулиця Космодромна, 7</t>
         </is>
       </c>
       <c r="L156" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M156" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N156" s="7"/>
       <c r="O156" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P156" s="4" t="inlineStr">
         <is>
-          <t>(097)2660401</t>
+          <t>(097)7286350, (050)3400836</t>
         </is>
       </c>
       <c r="Q156" s="4"/>
       <c r="R156" s="4" t="inlineStr">
         <is>
-          <t>san.school3.dp@ukr.net</t>
+          <t>lmps@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S156" s="4" t="inlineStr">
         <is>
-          <t>https://lyceumsynergy.dnepredu.com</t>
+          <t>http://voenlicei.dnepredu.com/</t>
         </is>
       </c>
       <c r="T156" s="4" t="inlineStr">
         <is>
-          <t>Директор Ващенко Марина Іванівна</t>
+          <t>В.о. начальника Камишан Юрій Іванович</t>
         </is>
       </c>
       <c r="U156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y156" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y156" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Ліцей "Сокіл" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Ліцей "Синергія" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B157" s="5" t="n">
-        <v>141546</v>
+        <v>139977</v>
       </c>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Ліцей "Сокіл" ДОР"</t>
+          <t>КЗО "Ліцей "Синергія" ДОР"</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G157" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H157" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I157" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J157" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K157" s="4" t="inlineStr">
         <is>
-          <t>вулиця Космодромна, 5</t>
+          <t>вулиця Прапорна, 25</t>
         </is>
       </c>
       <c r="L157" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M157" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N157" s="7"/>
       <c r="O157" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P157" s="4" t="inlineStr">
         <is>
-          <t>(056)7888539</t>
+          <t>(097)2660401</t>
         </is>
       </c>
       <c r="Q157" s="4"/>
       <c r="R157" s="4" t="inlineStr">
         <is>
-          <t>dn-shi-5@ukr.net</t>
+          <t>san.school3.dp@ukr.net</t>
         </is>
       </c>
       <c r="S157" s="4" t="inlineStr">
         <is>
-          <t>https://liceum-sokil.klasna.com</t>
+          <t>https://lyceumsynergy.dnepredu.com</t>
         </is>
       </c>
       <c r="T157" s="4" t="inlineStr">
         <is>
-          <t>Директор Бергеман Наталія Анатоліївна</t>
+          <t>Директор Ващенко Марина Іванівна</t>
         </is>
       </c>
       <c r="U157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y157" s="5" t="n">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Міський юридичний ліцей наукового спрямування при Університеті митної справи та фінансів" Дніпровської міської ради</t>
+          <t>комунальний заклад освіти "Ліцей "Сокіл" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B158" s="5" t="n">
-        <v>136537</v>
+        <v>141546</v>
       </c>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>КЗО "МЮЛ" ДМР</t>
+          <t>КЗО "Ліцей "Сокіл" ДОР"</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G158" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H158" s="6" t="inlineStr">
         <is>
-          <t>1210138100</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I158" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J158" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K158" s="4" t="inlineStr">
         <is>
-          <t>вулиця Набережна Заводська, 119 Д</t>
+          <t>вулиця Космодромна, 5</t>
         </is>
       </c>
       <c r="L158" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010350200</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M158" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N158" s="7"/>
       <c r="O158" s="4" t="inlineStr">
         <is>
-          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P158" s="4" t="inlineStr">
         <is>
-          <t>(056)7675368</t>
+          <t>(056)7888539</t>
         </is>
       </c>
       <c r="Q158" s="4"/>
       <c r="R158" s="4" t="inlineStr">
         <is>
-          <t>yurl@dhp.dniprorada.gov.ua</t>
+          <t>dn-shi-5@ukr.net</t>
         </is>
       </c>
       <c r="S158" s="4" t="inlineStr">
         <is>
-          <t>http://urlicey.dp.ua</t>
+          <t>https://liceum-sokil.klasna.com</t>
         </is>
       </c>
       <c r="T158" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевчук Тетяна Павлівна</t>
+          <t>Директор Бергеман Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y158" s="5"/>
+      <c r="Y158" s="5" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Навчально-виховне об'єднання №136 "класична гімназія ім. Кирила і Мефодія - початкова школа - дошкільний навчальний заклад - валеологічний центр" Дніпровської міської ради</t>
+          <t>комунальний заклад освіти "Міський юридичний ліцей наукового спрямування при Університеті митної справи та фінансів" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B159" s="5" t="n">
-        <v>134547</v>
+        <v>136537</v>
       </c>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НВО №136" ДМР</t>
+          <t>КЗО "МЮЛ" ДМР</t>
         </is>
       </c>
       <c r="E159" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G159" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H159" s="6" t="inlineStr">
         <is>
-          <t>1210138400</t>
+          <t>1210138100</t>
         </is>
       </c>
       <c r="I159" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J159" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K159" s="4" t="inlineStr">
         <is>
-          <t>вулиця Космонавтів, 10</t>
+          <t>вулиця Набережна Заводська, 119 Д</t>
         </is>
       </c>
       <c r="L159" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010475293</t>
+          <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M159" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N159" s="7"/>
       <c r="O159" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P159" s="4" t="inlineStr">
         <is>
-          <t>(066)4255804</t>
+          <t>(056)7675368</t>
         </is>
       </c>
       <c r="Q159" s="4"/>
       <c r="R159" s="4" t="inlineStr">
         <is>
-          <t>nvo136@dhp.dniprorada.gov.ua</t>
+          <t>yurl@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S159" s="4" t="inlineStr">
         <is>
-          <t>http://nvo136.dnepredu.com</t>
+          <t>http://urlicey.dp.ua</t>
         </is>
       </c>
       <c r="T159" s="4" t="inlineStr">
         <is>
-          <t>Директор Батурін Владислав Олександрович</t>
+          <t>Директор Шевчук Тетяна Павлівна</t>
         </is>
       </c>
       <c r="U159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y159" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Навчально-виховний комплекс №122 "загальноосвітній навчальний заклад - дошкільний навчальний заклад" Дніпровської міської ради</t>
+          <t>Комунальний заклад освіти "Навчально-виховне об'єднання №136 "класична гімназія ім. Кирила і Мефодія - початкова школа - дошкільний навчальний заклад - валеологічний центр" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B160" s="5" t="n">
-        <v>140123</v>
+        <v>134547</v>
       </c>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НВК №122" ДМР</t>
+          <t>КЗО "НВО №136" ДМР</t>
         </is>
       </c>
       <c r="E160" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G160" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H160" s="6" t="inlineStr">
         <is>
           <t>1210138400</t>
         </is>
       </c>
       <c r="I160" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J160" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K160" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кожедуба, 49</t>
+          <t>вулиця Космонавтів, 10</t>
         </is>
       </c>
       <c r="L160" s="6" t="inlineStr">
         <is>
           <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M160" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N160" s="7"/>
       <c r="O160" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P160" s="4" t="inlineStr">
         <is>
-          <t>(056)7800089, (050)3400089</t>
+          <t>(066)4255804</t>
         </is>
       </c>
       <c r="Q160" s="4"/>
       <c r="R160" s="4" t="inlineStr">
         <is>
-          <t>zso122@dhp.dniprorada.com</t>
+          <t>nvo136@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S160" s="4" t="inlineStr">
         <is>
-          <t>http://nvk122.dnepredu.com</t>
+          <t>http://nvo136.dnepredu.com</t>
         </is>
       </c>
       <c r="T160" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Тиханова Євгенія Борисівна</t>
+          <t>Директор Батурін Владислав Олександрович</t>
         </is>
       </c>
       <c r="U160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y160" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Навчально-виховний комплекс №148 "Спеціалізована школа - дошкільний навчальний заклад (ясла-садок) "Планета щастя" Дніпровської міської ради</t>
+          <t>комунальний заклад освіти "Навчально-виховний комплекс №122 "загальноосвітній навчальний заклад - дошкільний навчальний заклад" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B161" s="5" t="n">
-        <v>143215</v>
+        <v>140123</v>
       </c>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НВК №148" ДМР</t>
+          <t>КЗО "НВК №122" ДМР</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H161" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210138400</t>
         </is>
       </c>
       <c r="I161" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J161" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K161" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Антоновича, 13</t>
+          <t>вулиця Кожедуба, 49</t>
         </is>
       </c>
       <c r="L161" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M161" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N161" s="7"/>
       <c r="O161" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P161" s="4" t="inlineStr">
         <is>
-          <t>(098)6193768</t>
+          <t>(056)7800089, (050)3400089</t>
         </is>
       </c>
       <c r="Q161" s="4"/>
       <c r="R161" s="4" t="inlineStr">
         <is>
-          <t>nvk148@dhp.dniprorada.gov.ua</t>
+          <t>zso122@dhp.dniprorada.com</t>
         </is>
       </c>
       <c r="S161" s="4" t="inlineStr">
         <is>
-          <t>https://www.planetaschastya.com/</t>
+          <t>http://nvk122.dnepredu.com</t>
         </is>
       </c>
       <c r="T161" s="4" t="inlineStr">
         <is>
-          <t>Директор Мітікова Наталія Володимирівна</t>
+          <t>В.о. директора Тиханова Євгенія Борисівна</t>
         </is>
       </c>
       <c r="U161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y161" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Навчально-виховний комплекс №66 "Гімназія - початкова школа - дошкільний навчальний заклад" Дніпровської міської ради</t>
+          <t>комунальний заклад освіти "Навчально-виховний комплекс №148 "Спеціалізована школа - дошкільний навчальний заклад (ясла-садок) "Планета щастя" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B162" s="5" t="n">
-        <v>139983</v>
+        <v>143215</v>
       </c>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НВК №66" ДМР</t>
+          <t>КЗО "НВК №148" ДМР</t>
         </is>
       </c>
       <c r="E162" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G162" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H162" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I162" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J162" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K162" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гетьмана Петра Дорошенко (Генерала Грушового), 3</t>
+          <t>вулиця Володимира Антоновича, 13</t>
         </is>
       </c>
       <c r="L162" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M162" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N162" s="7"/>
       <c r="O162" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P162" s="4" t="inlineStr">
         <is>
-          <t>(098)9821038</t>
+          <t>(098)6193768</t>
         </is>
       </c>
       <c r="Q162" s="4"/>
       <c r="R162" s="4" t="inlineStr">
         <is>
-          <t>nvk066@dhp.dniprorada.gov.ua</t>
+          <t>nvk148@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S162" s="4" t="inlineStr">
         <is>
-          <t>http://nvk66.klasna.com</t>
+          <t>https://www.planetaschastya.com/</t>
         </is>
       </c>
       <c r="T162" s="4" t="inlineStr">
         <is>
-          <t>Директор Кузік Олександра Семенівна</t>
+          <t>Директор Мітікова Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y162" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y162" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Навчально-виховний комплекс "Вальдорфська середня загальноосвітня школа І-ІІІ ступенів - дитячий садок" Дніпровської міської ради</t>
+          <t>комунальний заклад освіти "Навчально-виховний комплекс №66 "Гімназія - початкова школа - дошкільний навчальний заклад" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B163" s="5" t="n">
-        <v>136541</v>
+        <v>139983</v>
       </c>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t>Вальдорфский НВК</t>
+          <t>КЗО "НВК №66" ДМР</t>
         </is>
       </c>
       <c r="E163" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G163" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H163" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I163" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J163" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K163" s="4" t="inlineStr">
         <is>
-          <t>проспект Олександра Поля, 133</t>
+          <t>вулиця Гетьмана Петра Дорошенко (Генерала Грушового), 3</t>
         </is>
       </c>
       <c r="L163" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M163" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N163" s="7"/>
       <c r="O163" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P163" s="4" t="inlineStr">
         <is>
-          <t>(097)5103193, (050)2549083</t>
+          <t>(098)9821038</t>
         </is>
       </c>
       <c r="Q163" s="4"/>
       <c r="R163" s="4" t="inlineStr">
         <is>
-          <t>val@dhp.dniprorada.gov.ua</t>
+          <t>nvk066@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S163" s="4" t="inlineStr">
         <is>
-          <t>http://waldorf-nvk.dp.sch.in.ua</t>
+          <t>http://nvk66.klasna.com</t>
         </is>
       </c>
       <c r="T163" s="4" t="inlineStr">
         <is>
-          <t>Директор Передерій Ольга Леонідівна</t>
+          <t>Директор Кузік Олександра Семенівна</t>
         </is>
       </c>
       <c r="U163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y163" s="5"/>
+      <c r="Y163" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Навчально-реабілітаційний центр "Горлиця" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Навчально-виховний комплекс "Вальдорфська середня загальноосвітня школа І-ІІІ ступенів - дитячий садок" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B164" s="5" t="n">
-        <v>144798</v>
+        <v>136541</v>
       </c>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Навчально-реабілітаційний центр "Горлиця" ДОР"</t>
+          <t>Вальдорфский НВК</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G164" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H164" s="6" t="inlineStr">
         <is>
-          <t>1210138400</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I164" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J164" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K164" s="4" t="inlineStr">
         <is>
-          <t>вулиця Памірська, 11</t>
+          <t>проспект Олександра Поля, 133</t>
         </is>
       </c>
       <c r="L164" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010475293</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M164" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N164" s="7"/>
       <c r="O164" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P164" s="4" t="inlineStr">
         <is>
-          <t>(056)7295232, (056)7295231</t>
+          <t>(097)5103193, (050)2549083</t>
         </is>
       </c>
       <c r="Q164" s="4"/>
       <c r="R164" s="4" t="inlineStr">
         <is>
-          <t>nrc-gorlitsa@ukr.net</t>
+          <t>val@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S164" s="4" t="inlineStr">
         <is>
-          <t>gorlitsa.com.ua</t>
+          <t>http://waldorf-nvk.dp.sch.in.ua</t>
         </is>
       </c>
       <c r="T164" s="4" t="inlineStr">
         <is>
-          <t>Директор Лебідь Світлана Василівна</t>
+          <t>Директор Передерій Ольга Леонідівна</t>
         </is>
       </c>
       <c r="U164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y164" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y164" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Навчально-реабілітаційний центр "Зоряний" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Навчально-реабілітаційний центр "Горлиця" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B165" s="5" t="n">
-        <v>150268</v>
+        <v>144798</v>
       </c>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НРЦ "Зоряний" ДОР"</t>
+          <t>КЗО "Навчально-реабілітаційний центр "Горлиця" ДОР"</t>
         </is>
       </c>
       <c r="E165" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G165" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H165" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210138400</t>
         </is>
       </c>
       <c r="I165" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J165" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K165" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лешко - Попеля, 1</t>
+          <t>вулиця Памірська, 11</t>
         </is>
       </c>
       <c r="L165" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M165" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N165" s="7"/>
       <c r="O165" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P165" s="4" t="inlineStr">
         <is>
-          <t>(067)7230436</t>
+          <t>(056)7295232, (056)7295231</t>
         </is>
       </c>
       <c r="Q165" s="4"/>
       <c r="R165" s="4" t="inlineStr">
         <is>
-          <t>bnrczoranij@gmail.com</t>
+          <t>nrc-gorlitsa@ukr.net</t>
         </is>
       </c>
       <c r="S165" s="4" t="inlineStr">
         <is>
-          <t>bnrrmckrin.dnepredu.com</t>
+          <t>gorlitsa.com.ua</t>
         </is>
       </c>
       <c r="T165" s="4" t="inlineStr">
         <is>
-          <t>Директор Родименко Ірина Миколаївна</t>
+          <t>Директор Лебідь Світлана Василівна</t>
         </is>
       </c>
       <c r="U165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y165" s="5" t="n">
-        <v>312</v>
+        <v>195</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Навчально-реабілітаційний центр "Квітонька" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Навчально-реабілітаційний центр "Зоряний" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B166" s="5" t="n">
-        <v>151376</v>
+        <v>150268</v>
       </c>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НРЦ "Квітонька" ДОР"</t>
+          <t>КЗО "НРЦ "Зоряний" ДОР"</t>
         </is>
       </c>
       <c r="E166" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
           <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G166" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H166" s="6" t="inlineStr">
         <is>
-          <t>1210100000</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I166" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J166" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K166" s="4" t="inlineStr">
         <is>
-          <t>вулиця Холодноярська, 28</t>
+          <t>вулиця Лешко - Попеля, 1</t>
         </is>
       </c>
       <c r="L166" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M166" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N166" s="7"/>
       <c r="O166" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P166" s="4" t="inlineStr">
         <is>
-          <t>(056)7675659</t>
+          <t>(067)7230436</t>
         </is>
       </c>
       <c r="Q166" s="4"/>
       <c r="R166" s="4" t="inlineStr">
         <is>
-          <t>nrc_rddv@i.ua</t>
+          <t>bnrczoranij@gmail.com</t>
         </is>
       </c>
       <c r="S166" s="4" t="inlineStr">
         <is>
-          <t>rddv.dnepredu.com</t>
+          <t>bnrrmckrin.dnepredu.com</t>
         </is>
       </c>
       <c r="T166" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Пітько Олена Сергіївна</t>
+          <t>Директор Родименко Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y166" s="5"/>
+      <c r="Y166" s="5" t="n">
+        <v>312</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Навчально-реабілітаційний центр "Колосок" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Навчально-реабілітаційний центр "Квітонька" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B167" s="5" t="n">
-        <v>150700</v>
+        <v>151376</v>
       </c>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НРЦ "Колосок" ДОР"</t>
+          <t>КЗО "НРЦ "Квітонька" ДОР"</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G167" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H167" s="6" t="inlineStr">
         <is>
           <t>1210100000</t>
         </is>
       </c>
       <c r="I167" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J167" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K167" s="4" t="inlineStr">
         <is>
-          <t>вулиця Батумська, 2а</t>
+          <t>вулиця Холодноярська, 28</t>
         </is>
       </c>
       <c r="L167" s="6" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M167" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N167" s="7"/>
       <c r="O167" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P167" s="4" t="inlineStr">
         <is>
-          <t>(067)9294399</t>
+          <t>(056)7675659</t>
         </is>
       </c>
       <c r="Q167" s="4"/>
       <c r="R167" s="4" t="inlineStr">
         <is>
-          <t>nrc.kolosok@gmail.com</t>
+          <t>nrc_rddv@i.ua</t>
         </is>
       </c>
       <c r="S167" s="4" t="inlineStr">
         <is>
-          <t>nrc.kolosok.dp.ua</t>
+          <t>rddv.dnepredu.com</t>
         </is>
       </c>
       <c r="T167" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кривошея Світлана Петрівна</t>
+          <t>В.о. директора Пітько Олена Сергіївна</t>
         </is>
       </c>
       <c r="U167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y167" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Навчально-реабілітаційний центр "Надія" Дніпровської міської ради</t>
+          <t>Комунальний заклад освіти "Навчально-реабілітаційний центр "Колосок" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B168" s="5" t="n">
-        <v>150135</v>
+        <v>150700</v>
       </c>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
-          <t>КЗО НРЦ "Надія" ДМР</t>
+          <t>КЗО "НРЦ "Колосок" ДОР"</t>
         </is>
       </c>
       <c r="E168" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G168" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H168" s="6" t="inlineStr">
         <is>
           <t>1210100000</t>
         </is>
       </c>
       <c r="I168" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J168" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K168" s="4" t="inlineStr">
         <is>
-          <t>вулиця Комбрига Петрова, 21</t>
+          <t>вулиця Батумська, 2а</t>
         </is>
       </c>
       <c r="L168" s="6" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M168" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N168" s="7"/>
       <c r="O168" s="4" t="inlineStr">
         <is>
-          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P168" s="4" t="inlineStr">
         <is>
-          <t>(050)2675460</t>
+          <t>(067)9294399</t>
         </is>
       </c>
       <c r="Q168" s="4"/>
       <c r="R168" s="4" t="inlineStr">
         <is>
-          <t>nadiya@dhp.dniprorada.gov.ua</t>
+          <t>nrc.kolosok@gmail.com</t>
         </is>
       </c>
       <c r="S168" s="4" t="inlineStr">
         <is>
-          <t>nadiya.klasna.com</t>
+          <t>nrc.kolosok.dp.ua</t>
         </is>
       </c>
       <c r="T168" s="4" t="inlineStr">
         <is>
-          <t>Директор Смага Ольга Віталіївна</t>
+          <t>В.о. директора Кривошея Світлана Петрівна</t>
         </is>
       </c>
       <c r="U168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y168" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Науковий медичний ліцей "Дніпро" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Навчально-реабілітаційний центр "Надія" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B169" s="5" t="n">
-        <v>141650</v>
+        <v>150135</v>
       </c>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НМЛ "Дніпро" ДОР"</t>
+          <t>КЗО НРЦ "Надія" ДМР</t>
         </is>
       </c>
       <c r="E169" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
-          <t>науковий ліцей</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G169" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H169" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210100000</t>
         </is>
       </c>
       <c r="I169" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J169" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K169" s="4" t="inlineStr">
         <is>
-          <t>вулиця Севастопольська, 17/4</t>
+          <t>вулиця Комбрига Петрова, 21</t>
         </is>
       </c>
       <c r="L169" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M169" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N169" s="7"/>
       <c r="O169" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P169" s="4" t="inlineStr">
         <is>
-          <t>(056)767-67-13, (094)911-37-13</t>
+          <t>(050)2675460</t>
         </is>
       </c>
       <c r="Q169" s="4"/>
       <c r="R169" s="4" t="inlineStr">
         <is>
-          <t>medlicej@gmail.com</t>
+          <t>nadiya@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S169" s="4" t="inlineStr">
         <is>
-          <t>http://www.domly.dp.ua</t>
+          <t>nadiya.klasna.com</t>
         </is>
       </c>
       <c r="T169" s="4" t="inlineStr">
         <is>
-          <t>Директор Ковальова Лілія Петрівна</t>
+          <t>Директор Смага Ольга Віталіївна</t>
         </is>
       </c>
       <c r="U169" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V169" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W169" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X169" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y169" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y169" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "НАУКОВИЙ ФІЗИКО-МАТЕМАТИЧНИЙ ЛІЦЕЙ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
+          <t>комунальний заклад освіти "Науковий медичний ліцей "Дніпро" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B170" s="5" t="n">
-        <v>150033</v>
+        <v>141650</v>
       </c>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НФМЛ" ДОР"</t>
+          <t>КЗО "НМЛ "Дніпро" ДОР"</t>
         </is>
       </c>
       <c r="E170" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
           <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G170" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H170" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I170" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J170" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K170" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ірпінська, 9-А</t>
+          <t>вулиця Севастопольська, 17/4</t>
         </is>
       </c>
       <c r="L170" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M170" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N170" s="7"/>
       <c r="O170" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P170" s="4" t="inlineStr">
         <is>
-          <t>(056)7768216, (056)7892106</t>
+          <t>(056)767-67-13, (094)911-37-13</t>
         </is>
       </c>
       <c r="Q170" s="4"/>
       <c r="R170" s="4" t="inlineStr">
         <is>
-          <t>dolifmp.kzo@gmail.com</t>
+          <t>medlicej@gmail.com</t>
         </is>
       </c>
       <c r="S170" s="4" t="inlineStr">
         <is>
-          <t>http://www.dolifmp.dp.ua</t>
+          <t>http://www.domly.dp.ua</t>
         </is>
       </c>
       <c r="T170" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Ільченко Ірина Григорівна</t>
+          <t>Директор Ковальова Лілія Петрівна</t>
         </is>
       </c>
       <c r="U170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y170" s="5"/>
+      <c r="Y170" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Спеціальна середня загальноосвітня школа №90" Дніпровської міської ради</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "НАУКОВИЙ ФІЗИКО-МАТЕМАТИЧНИЙ ЛІЦЕЙ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B171" s="5" t="n">
-        <v>150075</v>
+        <v>150033</v>
       </c>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
-          <t>КЗО "ССЗШ №90" ДМР</t>
+          <t>КЗО "НФМЛ" ДОР"</t>
         </is>
       </c>
       <c r="E171" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G171" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H171" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210136600</t>
         </is>
       </c>
       <c r="I171" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J171" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K171" s="4" t="inlineStr">
         <is>
-          <t>вулиця Надії Алексєєнко, 167</t>
+          <t>вулиця Ірпінська, 9-А</t>
         </is>
       </c>
       <c r="L171" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010816623</t>
         </is>
       </c>
       <c r="M171" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N171" s="7"/>
       <c r="O171" s="4" t="inlineStr">
         <is>
-          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P171" s="4" t="inlineStr">
         <is>
-          <t>(066)7470701</t>
+          <t>(056)7768216, (056)7892106</t>
         </is>
       </c>
       <c r="Q171" s="4"/>
       <c r="R171" s="4" t="inlineStr">
         <is>
-          <t>sz090@dhp.dniprorada.gov.ua</t>
+          <t>dolifmp.kzo@gmail.com</t>
         </is>
       </c>
       <c r="S171" s="4" t="inlineStr">
         <is>
-          <t>school090.dnepredu.com</t>
+          <t>http://www.dolifmp.dp.ua</t>
         </is>
       </c>
       <c r="T171" s="4" t="inlineStr">
         <is>
-          <t>Директор Мусієнко Людмила Георгіївна</t>
+          <t>В.о. директора Ільченко Ірина Григорівна</t>
         </is>
       </c>
       <c r="U171" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V171" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W171" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X171" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y171" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Спеціальна школа №10" Дніпропетровської обласної ради"</t>
+          <t>комунальний заклад освіти "Спеціальна середня загальноосвітня школа №90" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B172" s="5" t="n">
-        <v>150072</v>
+        <v>150075</v>
       </c>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Спеціальна школа №10" ДОР"</t>
+          <t>КЗО "ССЗШ №90" ДМР</t>
         </is>
       </c>
       <c r="E172" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G172" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H172" s="6" t="inlineStr">
         <is>
-          <t>1210137800</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I172" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J172" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K172" s="4" t="inlineStr">
         <is>
-          <t>вулиця Філософська, 29</t>
+          <t>вулиця Надії Алексєєнко, 167</t>
         </is>
       </c>
       <c r="L172" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010757287</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M172" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N172" s="7"/>
       <c r="O172" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P172" s="4" t="inlineStr">
         <is>
-          <t>(067)9417489, (067)8108375</t>
+          <t>(066)7470701</t>
         </is>
       </c>
       <c r="Q172" s="4"/>
       <c r="R172" s="4" t="inlineStr">
         <is>
-          <t>deafschool.dp@meta.ua</t>
+          <t>sz090@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S172" s="4" t="inlineStr">
         <is>
-          <t>dnrc10.deafschool.dp.ua</t>
+          <t>school090.dnepredu.com</t>
         </is>
       </c>
       <c r="T172" s="4" t="inlineStr">
         <is>
-          <t>Директор Гарнюк Лариса Григорівна</t>
+          <t>Директор Мусієнко Людмила Георгіївна</t>
         </is>
       </c>
       <c r="U172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y172" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Спеціальна школа №12" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Спеціальна школа №10" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B173" s="5" t="n">
-        <v>137177</v>
+        <v>150072</v>
       </c>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>КЗО "СШ №12" ДОР"</t>
+          <t>КЗО "Спеціальна школа №10" ДОР"</t>
         </is>
       </c>
       <c r="E173" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G173" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H173" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210137800</t>
         </is>
       </c>
       <c r="I173" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J173" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K173" s="4" t="inlineStr">
         <is>
-          <t>вулиця Саранська, 6</t>
+          <t>вулиця Філософська, 29</t>
         </is>
       </c>
       <c r="L173" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010757287</t>
         </is>
       </c>
       <c r="M173" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N173" s="7"/>
       <c r="O173" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P173" s="4" t="inlineStr">
         <is>
-          <t>(056)7663113</t>
+          <t>(067)9417489, (067)8108375</t>
         </is>
       </c>
       <c r="Q173" s="4"/>
       <c r="R173" s="4" t="inlineStr">
         <is>
-          <t>nrc12@ukr.net</t>
+          <t>deafschool.dp@meta.ua</t>
         </is>
       </c>
       <c r="S173" s="4" t="inlineStr">
         <is>
-          <t>nrc-12-zir.org.ua</t>
+          <t>dnrc10.deafschool.dp.ua</t>
         </is>
       </c>
       <c r="T173" s="4" t="inlineStr">
         <is>
-          <t>Директор Купрас Віра Василівна</t>
+          <t>Директор Гарнюк Лариса Григорівна</t>
         </is>
       </c>
       <c r="U173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y173" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y173" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "СПЕЦІАЛЬНА ШКОЛА "ШАНС" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
+          <t>Комунальний заклад освіти "Спеціальна школа №12" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B174" s="5" t="n">
-        <v>138191</v>
+        <v>137177</v>
       </c>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
-          <t>КЗО "СПЕЦІАЛЬНА ШКОЛА "ШАНС" ДОР"</t>
+          <t>КЗО "СШ №12" ДОР"</t>
         </is>
       </c>
       <c r="E174" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G174" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H174" s="6" t="inlineStr">
         <is>
-          <t>1210137200</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I174" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J174" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K174" s="4" t="inlineStr">
         <is>
-          <t>вулиця Батумська, 2а</t>
+          <t>вулиця Саранська, 6</t>
         </is>
       </c>
       <c r="L174" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010231764</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M174" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N174" s="7"/>
       <c r="O174" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P174" s="4" t="inlineStr">
         <is>
-          <t>(095)6761955, (096)5377526</t>
+          <t>(056)7663113</t>
         </is>
       </c>
       <c r="Q174" s="4"/>
       <c r="R174" s="4" t="inlineStr">
         <is>
-          <t>shans.spec@gmail.com</t>
+          <t>nrc12@ukr.net</t>
         </is>
       </c>
       <c r="S174" s="4" t="inlineStr">
         <is>
-          <t>shans.dp.ua</t>
+          <t>nrc-12-zir.org.ua</t>
         </is>
       </c>
       <c r="T174" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Тороп Крістіна Сергіївна</t>
+          <t>Директор Купрас Віра Василівна</t>
         </is>
       </c>
       <c r="U174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y174" s="5" t="n">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ДНІПРОВСЬКА ПОЧАТКОВА ШКОЛА "ЕКО КЛУБ ЮМІ"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "СПЕЦІАЛЬНА ШКОЛА "ШАНС" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B175" s="5" t="n">
-        <v>176858</v>
+        <v>138191</v>
       </c>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
-          <t>ДНІПРОВСЬКА ПОЧАТКОВА ШКОЛА "ЕКО КЛУБ ЮМІ"</t>
+          <t>КЗО "СПЕЦІАЛЬНА ШКОЛА "ШАНС" ДОР"</t>
         </is>
       </c>
       <c r="E175" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G175" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H175" s="6" t="inlineStr">
         <is>
-          <t>1210100000</t>
+          <t>1210137200</t>
         </is>
       </c>
       <c r="I175" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J175" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K175" s="4" t="inlineStr">
         <is>
-          <t>провулок Джинчарадзе, 4, секція 1</t>
+          <t>вулиця Батумська, 2а</t>
         </is>
       </c>
       <c r="L175" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M175" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N175" s="7"/>
       <c r="O175" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P175" s="4" t="inlineStr">
         <is>
-          <t>(098)9984001</t>
+          <t>(095)6761955, (096)5377526</t>
         </is>
       </c>
       <c r="Q175" s="4"/>
       <c r="R175" s="4" t="inlineStr">
         <is>
-          <t>julasha0066@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S175" s="4"/>
+          <t>shans.spec@gmail.com</t>
+        </is>
+      </c>
+      <c r="S175" s="4" t="inlineStr">
+        <is>
+          <t>shans.dp.ua</t>
+        </is>
+      </c>
       <c r="T175" s="4" t="inlineStr">
         <is>
-          <t>Директор Сельоткіна Ірина Вікторівна</t>
+          <t>В.о. директора Тороп Крістіна Сергіївна</t>
         </is>
       </c>
       <c r="U175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y175" s="5"/>
+      <c r="Y175" s="5" t="n">
+        <v>300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="4" t="inlineStr">
         <is>
-          <t>Приватна організація (установа, заклад) "Ліцей сучасного покоління"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ДНІПРОВСЬКА ПОЧАТКОВА ШКОЛА "ЕКО КЛУБ ЮМІ"</t>
         </is>
       </c>
       <c r="B176" s="5" t="n">
-        <v>176789</v>
+        <v>176858</v>
       </c>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
-          <t>ПО "Ліцей сучасного покоління"</t>
+          <t>ДНІПРОВСЬКА ПОЧАТКОВА ШКОЛА "ЕКО КЛУБ ЮМІ"</t>
         </is>
       </c>
       <c r="E176" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G176" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H176" s="6" t="inlineStr">
         <is>
           <t>1210100000</t>
         </is>
       </c>
       <c r="I176" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J176" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K176" s="4" t="inlineStr">
         <is>
-          <t>вулиця Моніторна, 10</t>
+          <t>провулок Джинчарадзе, 4, секція 1</t>
         </is>
       </c>
       <c r="L176" s="6" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M176" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N176" s="7"/>
       <c r="O176" s="4" t="inlineStr">
         <is>
-          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P176" s="4" t="inlineStr">
         <is>
-          <t>(096)3772070</t>
+          <t>(098)9984001</t>
         </is>
       </c>
       <c r="Q176" s="4"/>
-      <c r="R176" s="4"/>
+      <c r="R176" s="4" t="inlineStr">
+        <is>
+          <t>julasha0066@gmail.com</t>
+        </is>
+      </c>
       <c r="S176" s="4"/>
       <c r="T176" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кирпале Аліна Василівна</t>
+          <t>Директор Сельоткіна Ірина Вікторівна</t>
         </is>
       </c>
       <c r="U176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y176" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ЛІЦЕЙ СУЧАСНОЇ ОСВІТИ"</t>
+          <t>Приватна організація (установа, заклад) "Ліцей сучасного покоління"</t>
         </is>
       </c>
       <c r="B177" s="5" t="n">
-        <v>176520</v>
+        <v>176789</v>
       </c>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
-          <t>ПО "ЛІЦЕЙ СУЧАСНОЇ ОСВІТИ"</t>
+          <t>ПО "Ліцей сучасного покоління"</t>
         </is>
       </c>
       <c r="E177" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G177" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H177" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210100000</t>
         </is>
       </c>
       <c r="I177" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J177" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K177" s="4" t="inlineStr">
         <is>
-          <t>вулиця Левка Лук'яненка, 6а</t>
+          <t>вулиця Моніторна, 10</t>
         </is>
       </c>
       <c r="L177" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M177" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N177" s="7"/>
       <c r="O177" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P177" s="4" t="inlineStr">
         <is>
-          <t>(096)3722070</t>
+          <t>(096)3772070</t>
         </is>
       </c>
       <c r="Q177" s="4"/>
-      <c r="R177" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R177" s="4"/>
+      <c r="S177" s="4"/>
       <c r="T177" s="4" t="inlineStr">
         <is>
-          <t>Директор Кирпале Аліна Василівна</t>
+          <t>В.о. директора Кирпале Аліна Василівна</t>
         </is>
       </c>
       <c r="U177" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V177" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W177" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X177" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y177" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y177" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ЛІЦЕЙ "ХЕППІ ЛЬОРНІНГ" М. ДНІПРО"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ЛІЦЕЙ СУЧАСНОЇ ОСВІТИ"</t>
         </is>
       </c>
       <c r="B178" s="5" t="n">
-        <v>176951</v>
+        <v>176520</v>
       </c>
       <c r="C178" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
-          <t>"ЛІЦЕЙ "ХЕППІ ЛЬОРНІНГ" М. ДНІПРО"</t>
+          <t>ПО "ЛІЦЕЙ СУЧАСНОЇ ОСВІТИ"</t>
         </is>
       </c>
       <c r="E178" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G178" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H178" s="6" t="inlineStr">
         <is>
-          <t>1210100000</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I178" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J178" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K178" s="4" t="inlineStr">
         <is>
-          <t>вулиця Акінфієва Івана, 30</t>
+          <t>вулиця Левка Лук'яненка, 6а</t>
         </is>
       </c>
       <c r="L178" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M178" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N178" s="7"/>
       <c r="O178" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P178" s="4" t="inlineStr">
         <is>
-          <t>(096)6011414</t>
+          <t>(096)3722070</t>
         </is>
       </c>
       <c r="Q178" s="4"/>
       <c r="R178" s="4" t="inlineStr">
         <is>
-          <t>school.happylearning2023@gmail.com</t>
+          <t>lyceuminforms@gmail.com</t>
         </is>
       </c>
       <c r="S178" s="4" t="inlineStr">
         <is>
-          <t>https://Happylearning.com.ua</t>
+          <t>lyceum.dp.ua</t>
         </is>
       </c>
       <c r="T178" s="4" t="inlineStr">
         <is>
-          <t>Директор Нестерець Юлія Олександрівна</t>
+          <t>Директор Кирпале Аліна Василівна</t>
         </is>
       </c>
       <c r="U178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y178" s="5"/>
+      <c r="Y178" s="5" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ДНІПРОВСЬКИЙ ЛІЦЕЙ "АЛЬТЕРРА СКУЛ ДНІПРО"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ЛІЦЕЙ "ХЕППІ ЛЬОРНІНГ" М. ДНІПРО"</t>
         </is>
       </c>
       <c r="B179" s="5" t="n">
-        <v>176695</v>
+        <v>176951</v>
       </c>
       <c r="C179" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
-          <t>ПЗЗСО "АЛЬТЕРРА СКУЛ ДНІПРО"</t>
+          <t>"ЛІЦЕЙ "ХЕППІ ЛЬОРНІНГ" М. ДНІПРО"</t>
         </is>
       </c>
       <c r="E179" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G179" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H179" s="6" t="inlineStr">
         <is>
           <t>1210100000</t>
         </is>
       </c>
       <c r="I179" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J179" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K179" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мечникова, 11</t>
+          <t>вулиця Акінфієва Івана, 30</t>
         </is>
       </c>
       <c r="L179" s="6" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M179" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N179" s="7"/>
       <c r="O179" s="4" t="inlineStr">
         <is>
-          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P179" s="4" t="inlineStr">
         <is>
-          <t>(093)3847971</t>
+          <t>(096)6011414</t>
         </is>
       </c>
       <c r="Q179" s="4"/>
       <c r="R179" s="4" t="inlineStr">
         <is>
-          <t>alterraonline@gmail.com</t>
+          <t>school.happylearning2023@gmail.com</t>
         </is>
       </c>
       <c r="S179" s="4" t="inlineStr">
         <is>
-          <t>https://www.alterraschool.space</t>
+          <t>https://Happylearning.com.ua</t>
         </is>
       </c>
       <c r="T179" s="4" t="inlineStr">
         <is>
-          <t>Директор Вікторенко Святослав Олегович</t>
+          <t>Директор Нестерець Юлія Олександрівна</t>
         </is>
       </c>
       <c r="U179" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V179" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W179" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X179" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y179" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД "ДНІПРОВСЬКИЙ ЛІЦЕЙ "СТЕЖИНКА МУДРОСТІ"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ДНІПРОВСЬКИЙ ЛІЦЕЙ "АЛЬТЕРРА СКУЛ ДНІПРО"</t>
         </is>
       </c>
       <c r="B180" s="5" t="n">
-        <v>176652</v>
+        <v>176695</v>
       </c>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
-          <t>ПЗ ДЛ "СТЕЖИНКА МУДРОСТІ"</t>
+          <t>ПЗЗСО "АЛЬТЕРРА СКУЛ ДНІПРО"</t>
         </is>
       </c>
       <c r="E180" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G180" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H180" s="6" t="inlineStr">
         <is>
           <t>1210100000</t>
         </is>
       </c>
       <c r="I180" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J180" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K180" s="4" t="inlineStr">
         <is>
-          <t>вулиця Наримська, 46</t>
+          <t>вулиця Мечникова, 11</t>
         </is>
       </c>
       <c r="L180" s="6" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M180" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N180" s="7"/>
       <c r="O180" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P180" s="4" t="inlineStr">
         <is>
-          <t>(093)9834723</t>
+          <t>(093)3847971</t>
         </is>
       </c>
       <c r="Q180" s="4"/>
       <c r="R180" s="4" t="inlineStr">
         <is>
-          <t>st.mudrosti@gmail.com</t>
+          <t>alterraonline@gmail.com</t>
         </is>
       </c>
       <c r="S180" s="4" t="inlineStr">
         <is>
-          <t>https://smudri.org/</t>
+          <t>https://www.alterraschool.space</t>
         </is>
       </c>
       <c r="T180" s="4" t="inlineStr">
         <is>
-          <t>Директор Бобовникова Ганна Миколаївна</t>
+          <t>Директор Вікторенко Святослав Олегович</t>
         </is>
       </c>
       <c r="U180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y180" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ДНІПРОВСЬКИЙ ЛІЦЕЙ "ІТ СТЕП СКУЛ ДНІПРО" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСТІ"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД "ДНІПРОВСЬКИЙ ЛІЦЕЙ "СТЕЖИНКА МУДРОСТІ"</t>
         </is>
       </c>
       <c r="B181" s="5" t="n">
-        <v>176468</v>
+        <v>176652</v>
       </c>
       <c r="C181" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
-          <t>ДНІПРОВСЬКИЙ ЛІЦЕЙ "ІТ СТЕП СКУЛ ДНІПРО"</t>
+          <t>ПЗ ДЛ "СТЕЖИНКА МУДРОСТІ"</t>
         </is>
       </c>
       <c r="E181" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G181" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H181" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210100000</t>
         </is>
       </c>
       <c r="I181" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J181" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K181" s="4" t="inlineStr">
         <is>
-          <t>проспект Д. Яворницького, 101</t>
+          <t>вулиця Наримська, 46</t>
         </is>
       </c>
       <c r="L181" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M181" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N181" s="7"/>
       <c r="O181" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P181" s="4" t="inlineStr">
         <is>
-          <t>(073)7978986</t>
-[...6 lines deleted...]
-      </c>
+          <t>(093)9834723</t>
+        </is>
+      </c>
+      <c r="Q181" s="4"/>
       <c r="R181" s="4" t="inlineStr">
         <is>
-          <t>school.dnipro@itstep.org</t>
-[...2 lines deleted...]
-      <c r="S181" s="4"/>
+          <t>st.mudrosti@gmail.com</t>
+        </is>
+      </c>
+      <c r="S181" s="4" t="inlineStr">
+        <is>
+          <t>https://smudri.org/</t>
+        </is>
+      </c>
       <c r="T181" s="4" t="inlineStr">
         <is>
-          <t>Директор Кваша Олександр Васильович</t>
+          <t>Директор Бобовникова Ганна Миколаївна</t>
         </is>
       </c>
       <c r="U181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y181" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y181" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад загальної середньої освіти "Сучасна українська школа "Всесвіт""</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ДНІПРОВСЬКИЙ ЛІЦЕЙ "ІТ СТЕП СКУЛ ДНІПРО" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСТІ"</t>
         </is>
       </c>
       <c r="B182" s="5" t="n">
-        <v>176877</v>
+        <v>176468</v>
       </c>
       <c r="C182" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
-          <t>ПЗЗСО "Сучасна українська школа "Всесвіт""</t>
+          <t>ДНІПРОВСЬКИЙ ЛІЦЕЙ "ІТ СТЕП СКУЛ ДНІПРО"</t>
         </is>
       </c>
       <c r="E182" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G182" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H182" s="6" t="inlineStr">
         <is>
-          <t>1210100000</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I182" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J182" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K182" s="4" t="inlineStr">
         <is>
-          <t>вулиця Юліуша Словацького, 14, корпус 3</t>
+          <t>проспект Д. Яворницького, 101</t>
         </is>
       </c>
       <c r="L182" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M182" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N182" s="7"/>
       <c r="O182" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P182" s="4" t="inlineStr">
         <is>
-          <t>(068)3755775</t>
-[...2 lines deleted...]
-      <c r="Q182" s="4"/>
+          <t>(073)7978986</t>
+        </is>
+      </c>
+      <c r="Q182" s="4" t="inlineStr">
+        <is>
+          <t>(073)7978890, (066)2239225</t>
+        </is>
+      </c>
       <c r="R182" s="4" t="inlineStr">
         <is>
-          <t>vsesvit.dp@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>school.dnipro@itstep.org</t>
+        </is>
+      </c>
+      <c r="S182" s="4"/>
       <c r="T182" s="4" t="inlineStr">
         <is>
-          <t>Директор Кисельова Дар'я Олександрівна</t>
+          <t>Директор Кваша Олександр Васильович</t>
         </is>
       </c>
       <c r="U182" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V182" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W182" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X182" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y182" s="5"/>
+      <c r="Y182" s="5" t="n">
+        <v>360</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="4" t="inlineStr">
         <is>
-          <t>приватний заклад "Загальноосвітній навчальний заклад ІІ-ІІІ ступеня "Гуманітарний профільний ліцей імені Хаї-Мушки Шнеєрсон"</t>
+          <t>Приватний заклад загальної середньої освіти "Сучасна українська школа "Всесвіт""</t>
         </is>
       </c>
       <c r="B183" s="5" t="n">
-        <v>148331</v>
+        <v>176877</v>
       </c>
       <c r="C183" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>ПЗЗСО "Сучасна українська школа "Всесвіт""</t>
         </is>
       </c>
       <c r="E183" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G183" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H183" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210100000</t>
         </is>
       </c>
       <c r="I183" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J183" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K183" s="4" t="inlineStr">
         <is>
-          <t>площа Успенська, 5Д</t>
+          <t>вулиця Юліуша Словацького, 14, корпус 3</t>
         </is>
       </c>
       <c r="L183" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M183" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N183" s="7"/>
       <c r="O183" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P183" s="4" t="inlineStr">
         <is>
-          <t>(0562)325575</t>
+          <t>(068)3755775</t>
         </is>
       </c>
       <c r="Q183" s="4"/>
       <c r="R183" s="4" t="inlineStr">
         <is>
-          <t>office@bethana.org.ua</t>
-[...2 lines deleted...]
-      <c r="S183" s="4"/>
+          <t>vsesvit.dp@gmail.com</t>
+        </is>
+      </c>
+      <c r="S183" s="4" t="inlineStr">
+        <is>
+          <t>https://vsesvit.org.ua/</t>
+        </is>
+      </c>
       <c r="T183" s="4" t="inlineStr">
         <is>
-          <t>Директор Федоренко Ірина Валентинівна</t>
+          <t>Директор Кисельова Дар'я Олександрівна</t>
         </is>
       </c>
       <c r="U183" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V183" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W183" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X183" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y183" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти "Загальноосвітній навчальний заклад І-ІІ ступенів № 11"</t>
+          <t>приватний заклад "Загальноосвітній навчальний заклад ІІ-ІІІ ступеня "Гуманітарний профільний ліцей імені Хаї-Мушки Шнеєрсон"</t>
         </is>
       </c>
       <c r="B184" s="5" t="n">
-        <v>148314</v>
+        <v>148331</v>
       </c>
       <c r="C184" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
-          <t>ЗНЗ І-ІІ ст.№ 11</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E184" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G184" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H184" s="6" t="inlineStr">
         <is>
           <t>1210136900</t>
         </is>
       </c>
       <c r="I184" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J184" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K184" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лазаряна, 2</t>
+          <t>площа Успенська, 5Д</t>
         </is>
       </c>
       <c r="L184" s="6" t="inlineStr">
         <is>
           <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M184" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N184" s="7"/>
       <c r="O184" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P184" s="4" t="inlineStr">
         <is>
-          <t>(0562)324262</t>
+          <t>(0562)325575</t>
         </is>
       </c>
       <c r="Q184" s="4"/>
       <c r="R184" s="4" t="inlineStr">
         <is>
-          <t>lyceumdiit@gmail.com</t>
+          <t>office@bethana.org.ua</t>
         </is>
       </c>
       <c r="S184" s="4"/>
       <c r="T184" s="4" t="inlineStr">
         <is>
-          <t>Директор Ставицька Тетяна Миколаївна</t>
+          <t>Директор Федоренко Ірина Валентинівна</t>
         </is>
       </c>
       <c r="U184" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V184" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W184" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X184" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y184" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y184" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти "Свято-Успенський ліцей"</t>
+          <t>Приватний заклад освіти "Загальноосвітній навчальний заклад І-ІІ ступенів № 11"</t>
         </is>
       </c>
       <c r="B185" s="5" t="n">
-        <v>148321</v>
+        <v>148314</v>
       </c>
       <c r="C185" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
-          <t>Свято-Успенський ліцей</t>
+          <t>ЗНЗ І-ІІ ст.№ 11</t>
         </is>
       </c>
       <c r="E185" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G185" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H185" s="6" t="inlineStr">
         <is>
-          <t>1210136300</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I185" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J185" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K185" s="4" t="inlineStr">
         <is>
-          <t>вулиця Універсальна, 4</t>
+          <t>вулиця Лазаряна, 2</t>
         </is>
       </c>
       <c r="L185" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M185" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N185" s="7"/>
       <c r="O185" s="4" t="inlineStr">
         <is>
-          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P185" s="4" t="inlineStr">
         <is>
-          <t>(050)3425304, (098)5679952</t>
+          <t>(0562)324262</t>
         </is>
       </c>
       <c r="Q185" s="4"/>
       <c r="R185" s="4" t="inlineStr">
         <is>
-          <t>sv.uspenskaya.shkola@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>lyceumdiit@gmail.com</t>
+        </is>
+      </c>
+      <c r="S185" s="4"/>
       <c r="T185" s="4" t="inlineStr">
         <is>
-          <t>Директор Кучук Тимофій Юрійович</t>
+          <t>Директор Ставицька Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y185" s="5" t="n">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти "Технічний ліцей"</t>
+          <t>Приватний заклад освіти "Свято-Успенський ліцей"</t>
         </is>
       </c>
       <c r="B186" s="5" t="n">
-        <v>150114</v>
+        <v>148321</v>
       </c>
       <c r="C186" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D186" s="4" t="inlineStr">
         <is>
-          <t>Технічний ліцей</t>
+          <t>Свято-Успенський ліцей</t>
         </is>
       </c>
       <c r="E186" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F186" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G186" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H186" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210136300</t>
         </is>
       </c>
       <c r="I186" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J186" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K186" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лазаряна, 2</t>
+          <t>вулиця Універсальна, 4</t>
         </is>
       </c>
       <c r="L186" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M186" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N186" s="7"/>
       <c r="O186" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P186" s="4" t="inlineStr">
         <is>
-          <t>(0562)324262</t>
+          <t>(050)3425304, (098)5679952</t>
         </is>
       </c>
       <c r="Q186" s="4"/>
       <c r="R186" s="4" t="inlineStr">
         <is>
-          <t>lyceumdiit@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S186" s="4"/>
+          <t>sv.uspenskaya.shkola@gmail.com</t>
+        </is>
+      </c>
+      <c r="S186" s="4" t="inlineStr">
+        <is>
+          <t>uspenskaya.dp.ua</t>
+        </is>
+      </c>
       <c r="T186" s="4" t="inlineStr">
         <is>
-          <t>Директор Ставицька Тетяна Миколаївна</t>
+          <t>Директор Кучук Тимофій Юрійович</t>
         </is>
       </c>
       <c r="U186" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V186" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W186" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X186" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y186" s="5" t="n">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Дніпровський ліцей "ПРІМУС ІНТЕР ПАРЕС СКУЛ"</t>
+          <t>Приватний заклад освіти "Технічний ліцей"</t>
         </is>
       </c>
       <c r="B187" s="5" t="n">
-        <v>176472</v>
+        <v>150114</v>
       </c>
       <c r="C187" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D187" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ДЛ "ПІПС"</t>
+          <t>Технічний ліцей</t>
         </is>
       </c>
       <c r="E187" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G187" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H187" s="6" t="inlineStr">
         <is>
           <t>1210136900</t>
         </is>
       </c>
       <c r="I187" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J187" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K187" s="4" t="inlineStr">
         <is>
-          <t>вулиця Січеславська Набережна, 53</t>
+          <t>вулиця Лазаряна, 2</t>
         </is>
       </c>
       <c r="L187" s="6" t="inlineStr">
         <is>
           <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M187" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N187" s="7"/>
       <c r="O187" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P187" s="4" t="inlineStr">
         <is>
-          <t>(067)9744948, (067)6801616</t>
+          <t>(0562)324262</t>
         </is>
       </c>
       <c r="Q187" s="4"/>
       <c r="R187" s="4" t="inlineStr">
         <is>
-          <t>school@pips.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>lyceumdiit@gmail.com</t>
+        </is>
+      </c>
+      <c r="S187" s="4"/>
       <c r="T187" s="4" t="inlineStr">
         <is>
-          <t>Директор Ковбаса Олена Анатоліївна</t>
+          <t>Директор Ставицька Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U187" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V187" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W187" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X187" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y187" s="5" t="n">
-        <v>258</v>
+        <v>120</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ ДНІПРОВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ГРАНД АЛЬЯНС"</t>
+          <t>Товариство з обмеженою відповідальністю "Дніпровський ліцей "ПРІМУС ІНТЕР ПАРЕС СКУЛ"</t>
         </is>
       </c>
       <c r="B188" s="5" t="n">
-        <v>176988</v>
+        <v>176472</v>
       </c>
       <c r="C188" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
-          <t>ТОВ ДПЛ "ГРАНД АЛЬЯНС"</t>
+          <t>ТОВ "ДЛ "ПІПС"</t>
         </is>
       </c>
       <c r="E188" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G188" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H188" s="6" t="inlineStr">
         <is>
-          <t>1210100000</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I188" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J188" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K188" s="4" t="inlineStr">
         <is>
-          <t>вулиця Європейська, 8-Б, офіс 6</t>
+          <t>вулиця Січеславська Набережна, 53</t>
         </is>
       </c>
       <c r="L188" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M188" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N188" s="7"/>
       <c r="O188" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P188" s="4" t="inlineStr">
         <is>
-          <t>(068)117-77-88</t>
+          <t>(067)9744948, (067)6801616</t>
         </is>
       </c>
       <c r="Q188" s="4"/>
       <c r="R188" s="4" t="inlineStr">
         <is>
-          <t>grandalliance888@gmail.com</t>
+          <t>school@pips.ua</t>
         </is>
       </c>
       <c r="S188" s="4" t="inlineStr">
         <is>
-          <t>https://grandalliance.com.ua</t>
+          <t>pips.ua</t>
         </is>
       </c>
       <c r="T188" s="4" t="inlineStr">
         <is>
-          <t>Директор Субботіна Тетяна Валентинівна</t>
+          <t>Директор Ковбаса Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U188" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V188" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W188" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X188" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y188" s="5"/>
+      <c r="Y188" s="5" t="n">
+        <v>258</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ ЛІЦЕЙ - "ЄВРОПЕЙСЬКА ГІМНАЗІЯ" З ПОЧАТКОВОЮ ШКОЛОЮ М. ДНІПРО</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ ДНІПРОВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ГРАНД АЛЬЯНС"</t>
         </is>
       </c>
       <c r="B189" s="5" t="n">
-        <v>147240</v>
+        <v>176988</v>
       </c>
       <c r="C189" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
-          <t>ТОВ ЛІЦЕЙ - "ЄВРОПЕЙСЬКА ГІМНАЗІЯ"</t>
+          <t>ТОВ ДПЛ "ГРАНД АЛЬЯНС"</t>
         </is>
       </c>
       <c r="E189" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G189" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H189" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210100000</t>
         </is>
       </c>
       <c r="I189" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J189" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K189" s="4" t="inlineStr">
         <is>
-          <t>вулиця Морська, 10</t>
+          <t>вулиця Європейська, 8-Б, офіс 6</t>
         </is>
       </c>
       <c r="L189" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M189" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N189" s="7"/>
       <c r="O189" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P189" s="4" t="inlineStr">
         <is>
-          <t>(056)3713373</t>
+          <t>(068)117-77-88</t>
         </is>
       </c>
       <c r="Q189" s="4"/>
-      <c r="R189" s="4"/>
-      <c r="S189" s="4"/>
+      <c r="R189" s="4" t="inlineStr">
+        <is>
+          <t>grandalliance888@gmail.com</t>
+        </is>
+      </c>
+      <c r="S189" s="4" t="inlineStr">
+        <is>
+          <t>https://grandalliance.com.ua</t>
+        </is>
+      </c>
       <c r="T189" s="4" t="inlineStr">
         <is>
-          <t>Директор Левицька Галина Михайлівна</t>
+          <t>Директор Субботіна Тетяна Валентинівна</t>
         </is>
       </c>
       <c r="U189" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V189" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W189" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X189" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y189" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y189" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ ЛІЦЕЙ "ЦИТАДЕЛЬ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ ЛІЦЕЙ - "ЄВРОПЕЙСЬКА ГІМНАЗІЯ" З ПОЧАТКОВОЮ ШКОЛОЮ М. ДНІПРО</t>
         </is>
       </c>
       <c r="B190" s="5" t="n">
-        <v>149920</v>
+        <v>147240</v>
       </c>
       <c r="C190" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D190" s="4" t="inlineStr">
         <is>
-          <t>ТОВ ЛІЦЕЙ "ЦИТАДЕЛЬ"</t>
+          <t>ТОВ ЛІЦЕЙ - "ЄВРОПЕЙСЬКА ГІМНАЗІЯ"</t>
         </is>
       </c>
       <c r="E190" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G190" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H190" s="6" t="inlineStr">
         <is>
           <t>1210136900</t>
         </is>
       </c>
       <c r="I190" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J190" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K190" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гоголя, 23</t>
+          <t>вулиця Морська, 10</t>
         </is>
       </c>
       <c r="L190" s="6" t="inlineStr">
         <is>
           <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M190" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N190" s="7"/>
       <c r="O190" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P190" s="4" t="inlineStr">
         <is>
-          <t>(095)2252686</t>
+          <t>(056)3713373</t>
         </is>
       </c>
       <c r="Q190" s="4"/>
-      <c r="R190" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R190" s="4"/>
       <c r="S190" s="4"/>
       <c r="T190" s="4" t="inlineStr">
         <is>
-          <t>Директор Носков Валерій Геннадійович</t>
+          <t>Директор Левицька Галина Михайлівна</t>
         </is>
       </c>
       <c r="U190" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V190" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W190" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X190" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y190" s="5" t="n">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "НАВЧАЛЬНИЙ ЗАКЛАД "ДНІПРОВСЬКА СЕРЕДНЯ ЗАГАЛЬНООСВІТНЯ ШКОЛА "БРИТАНСЬКА МІЖНАРОДНА ШКОЛА - ДНІПРО"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ ЛІЦЕЙ "ЦИТАДЕЛЬ"</t>
         </is>
       </c>
       <c r="B191" s="5" t="n">
-        <v>144954</v>
+        <v>149920</v>
       </c>
       <c r="C191" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "НЗ "БРИТАНСЬКА МІЖНАРОДНА ШКОЛА - ДНІПРО"</t>
+          <t>ТОВ ЛІЦЕЙ "ЦИТАДЕЛЬ"</t>
         </is>
       </c>
       <c r="E191" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G191" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H191" s="6" t="inlineStr">
         <is>
-          <t>1210137500</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I191" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J191" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K191" s="4" t="inlineStr">
         <is>
-          <t>вулиця В. Антоновича, 39-А</t>
+          <t>вулиця Гоголя, 23</t>
         </is>
       </c>
       <c r="L191" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M191" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N191" s="7"/>
       <c r="O191" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P191" s="4" t="inlineStr">
         <is>
-          <t>(056)767-18-28</t>
+          <t>(095)2252686</t>
         </is>
       </c>
       <c r="Q191" s="4"/>
       <c r="R191" s="4" t="inlineStr">
         <is>
-          <t>dn.frontdesk@britishschool.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>katerinoslav@ukr.net</t>
+        </is>
+      </c>
+      <c r="S191" s="4"/>
       <c r="T191" s="4" t="inlineStr">
         <is>
-          <t>Директор Решта Інна Володимирівна</t>
+          <t>Директор Носков Валерій Геннадійович</t>
         </is>
       </c>
       <c r="U191" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V191" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W191" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X191" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y191" s="5" t="n">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ОНЛАЙН ШКОЛА 977"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "НАВЧАЛЬНИЙ ЗАКЛАД "ДНІПРОВСЬКА СЕРЕДНЯ ЗАГАЛЬНООСВІТНЯ ШКОЛА "БРИТАНСЬКА МІЖНАРОДНА ШКОЛА - ДНІПРО"</t>
         </is>
       </c>
       <c r="B192" s="5" t="n">
-        <v>151639</v>
+        <v>144954</v>
       </c>
       <c r="C192" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D192" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ШКОЛА 977"</t>
+          <t>ТОВ "НЗ "БРИТАНСЬКА МІЖНАРОДНА ШКОЛА - ДНІПРО"</t>
         </is>
       </c>
       <c r="E192" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G192" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H192" s="6" t="inlineStr">
         <is>
-          <t>1210136900</t>
+          <t>1210137500</t>
         </is>
       </c>
       <c r="I192" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J192" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K192" s="4" t="inlineStr">
         <is>
-          <t>площа Соборна, 1б</t>
+          <t>вулиця В. Антоновича, 39-А</t>
         </is>
       </c>
       <c r="L192" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010512802</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M192" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N192" s="7"/>
       <c r="O192" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P192" s="4" t="inlineStr">
         <is>
-          <t>(099)1500977</t>
+          <t>(056)767-18-28</t>
         </is>
       </c>
       <c r="Q192" s="4"/>
       <c r="R192" s="4" t="inlineStr">
         <is>
-          <t>977info@gmail.com</t>
+          <t>dn.frontdesk@britishschool.ua</t>
         </is>
       </c>
       <c r="S192" s="4" t="inlineStr">
         <is>
-          <t>977.com.ua</t>
+          <t>http://britishschool.ua</t>
         </is>
       </c>
       <c r="T192" s="4" t="inlineStr">
         <is>
-          <t>Директор Рощина Ганна Сергіївна</t>
+          <t>Директор Решта Інна Володимирівна</t>
         </is>
       </c>
       <c r="U192" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V192" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W192" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X192" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y192" s="5" t="n">
-        <v>1920</v>
+        <v>120</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПОЧАТКОВА ШКОЛА "ХЕЛЛОУ СКУЛ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ОНЛАЙН ШКОЛА 977"</t>
         </is>
       </c>
       <c r="B193" s="5" t="n">
-        <v>176645</v>
+        <v>151639</v>
       </c>
       <c r="C193" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ПШ Хелло Скул"</t>
+          <t>ТОВ "ШКОЛА 977"</t>
         </is>
       </c>
       <c r="E193" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G193" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H193" s="6" t="inlineStr">
         <is>
-          <t>1210100000</t>
+          <t>1210136900</t>
         </is>
       </c>
       <c r="I193" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J193" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K193" s="4" t="inlineStr">
         <is>
-          <t>вулиця Моссаковського Володимира, 7, н/п №421</t>
+          <t>площа Соборна, 1б</t>
         </is>
       </c>
       <c r="L193" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010512802</t>
         </is>
       </c>
       <c r="M193" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N193" s="7"/>
       <c r="O193" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P193" s="4" t="inlineStr">
         <is>
-          <t>(066)6601515</t>
+          <t>(099)1500977</t>
         </is>
       </c>
       <c r="Q193" s="4"/>
       <c r="R193" s="4" t="inlineStr">
         <is>
-          <t>helloschool2021@gmail.com</t>
+          <t>977info@gmail.com</t>
         </is>
       </c>
       <c r="S193" s="4" t="inlineStr">
         <is>
-          <t>http://hellobaby.in.ua/hello-school/</t>
+          <t>977.com.ua</t>
         </is>
       </c>
       <c r="T193" s="4" t="inlineStr">
         <is>
-          <t>Директор Сомсікова Наталія Олександрівна</t>
+          <t>Директор Рощина Ганна Сергіївна</t>
         </is>
       </c>
       <c r="U193" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V193" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W193" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X193" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y193" s="5" t="n">
-        <v>120</v>
+        <v>1920</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЛІЦЕЙ №5 З ДОШКІЛЬНИМ ВІДДІЛЕННЯМ, ПОЧАТКОВОЮ ШКОЛОЮ ТА ГІМНАЗІЄЮ М. ДНІПРА"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПОЧАТКОВА ШКОЛА "ХЕЛЛОУ СКУЛ"</t>
         </is>
       </c>
       <c r="B194" s="5" t="n">
-        <v>144689</v>
+        <v>176645</v>
       </c>
       <c r="C194" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D194" s="4"/>
+      <c r="D194" s="4" t="inlineStr">
+        <is>
+          <t>ТОВ "ПШ Хелло Скул"</t>
+        </is>
+      </c>
       <c r="E194" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G194" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H194" s="6" t="inlineStr">
         <is>
-          <t>1210136600</t>
+          <t>1210100000</t>
         </is>
       </c>
       <c r="I194" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J194" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K194" s="4" t="inlineStr">
         <is>
-          <t>шосе Запорізьке, 12</t>
+          <t>вулиця Моссаковського Володимира, 7, н/п №421</t>
         </is>
       </c>
       <c r="L194" s="6" t="inlineStr">
         <is>
-          <t>UA12020010010816623</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M194" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N194" s="7"/>
       <c r="O194" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P194" s="4" t="inlineStr">
         <is>
-          <t>(056)796-74-84, (063)796-74-84</t>
+          <t>(066)6601515</t>
         </is>
       </c>
       <c r="Q194" s="4"/>
       <c r="R194" s="4" t="inlineStr">
         <is>
+          <t>helloschool2021@gmail.com</t>
+        </is>
+      </c>
+      <c r="S194" s="4" t="inlineStr">
+        <is>
+          <t>http://hellobaby.in.ua/hello-school/</t>
+        </is>
+      </c>
+      <c r="T194" s="4" t="inlineStr">
+        <is>
+          <t>Директор Сомсікова Наталія Олександрівна</t>
+        </is>
+      </c>
+      <c r="U194" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V194" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W194" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X194" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y194" s="5" t="n">
+        <v>120</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="4" t="inlineStr">
+        <is>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЛІЦЕЙ №5 З ДОШКІЛЬНИМ ВІДДІЛЕННЯМ, ПОЧАТКОВОЮ ШКОЛОЮ ТА ГІМНАЗІЄЮ М. ДНІПРА"</t>
+        </is>
+      </c>
+      <c r="B195" s="5" t="n">
+        <v>144689</v>
+      </c>
+      <c r="C195" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D195" s="4"/>
+      <c r="E195" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F195" s="4" t="inlineStr">
+        <is>
+          <t>школа</t>
+        </is>
+      </c>
+      <c r="G195" s="4" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="H195" s="6" t="inlineStr">
+        <is>
+          <t>1210136600</t>
+        </is>
+      </c>
+      <c r="I195" s="4" t="inlineStr">
+        <is>
+          <t>Дніпропетровська область</t>
+        </is>
+      </c>
+      <c r="J195" s="4" t="inlineStr">
+        <is>
+          <t>Дніпро, Дніпропетровська область</t>
+        </is>
+      </c>
+      <c r="K195" s="4" t="inlineStr">
+        <is>
+          <t>шосе Запорізьке, 12</t>
+        </is>
+      </c>
+      <c r="L195" s="6" t="inlineStr">
+        <is>
+          <t>UA12020010010816623</t>
+        </is>
+      </c>
+      <c r="M195" s="4" t="inlineStr">
+        <is>
+          <t>Дніпропетровська обл., м. Дніпро</t>
+        </is>
+      </c>
+      <c r="N195" s="7"/>
+      <c r="O195" s="4" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+        </is>
+      </c>
+      <c r="P195" s="4" t="inlineStr">
+        <is>
+          <t>(056)796-74-84, (063)796-74-84</t>
+        </is>
+      </c>
+      <c r="Q195" s="4"/>
+      <c r="R195" s="4" t="inlineStr">
+        <is>
           <t>all@school5.dp.ua</t>
         </is>
       </c>
-      <c r="S194" s="4" t="inlineStr">
+      <c r="S195" s="4" t="inlineStr">
         <is>
           <t>www.school5.dp.ua</t>
         </is>
       </c>
-      <c r="T194" s="4" t="inlineStr">
+      <c r="T195" s="4" t="inlineStr">
         <is>
           <t>Директор Скрипник Любов Петрівна</t>
         </is>
       </c>
-      <c r="U194" s="6" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y194" s="5"/>
+      <c r="U195" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V195" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W195" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X195" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y195" s="5"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:Y194"/>
+  <autoFilter ref="A1:Y195"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>