--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -319,99 +319,99 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Крижівський ліцей" Рожищенської міської ради Луцького району Волинської області</t>
+          <t>Комунальний заклад загальної середньої освіти "Крижівська гімназія" Рожищенської міської ради Луцького району Волинської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>144675</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>КЗЗСО «Крижівський ліцей»</t>
+          <t>КЗЗСО «Крижівська гімназія»</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>0724583502</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Волинська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Крижівка, Рожищенський район, Волинська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця 1 Травня, 19</t>
+          <t>вулиця Незалежності, 19</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA07080250160095527</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., Луцький р-н, с. Крижівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Гуманітарний відділ Рожищенської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(097)4652116</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">