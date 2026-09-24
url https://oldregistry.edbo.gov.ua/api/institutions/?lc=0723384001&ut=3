--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -394,51 +394,51 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA07060270130066544</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., Ковельський р-н, с. Почапи</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Любомльської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03377)37457</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>po4apu@gmail.com</t>
+          <t>pochapyzo@lubomlmisto.gov.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://po4apu17.e-schools.info</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Гапонюк Богдан Валерійович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>