--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -394,51 +394,51 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA07060270100063952</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., Ковельський р-н, с. Куснища</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Любомльської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03377)36340</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>ZOCH_Kysnicha@ukr.net</t>
+          <t>kusnyshchazo@lubomlmisto.gov.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://kusnyscha-school.edukit.volyn.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Хоміч Вячеслав Володимирович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>