--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -394,61 +394,61 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA07060270010018151</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., Ковельський р-н, м. Любомль</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Любомльської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03377)2-39-02</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>NVK_Lyuboml@ukr.net</t>
+          <t>lyubomlzo1@lubomlmisto.gov.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://luboml-gymnasia.hol.es</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Пасаман Орися Методіївна</t>
+          <t>В.о. директора Савош Дмитро Миколайович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -507,51 +507,51 @@
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA07060270010018151</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., Ковельський р-н, м. Любомль</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Любомльської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(03377)23890</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>schoolofluboml2@gmail.com</t>
+          <t>lyubomlzo2@lubomlmisto.gov.ua</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://schoolofluboml2.hol.es/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Мельниченко Марія Олександрівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -620,51 +620,51 @@
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA07060270010018151</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., Ковельський р-н, м. Любомль</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Любомльської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(03377)23440</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>shkola3lub@gmail.com</t>
+          <t>lyubomlzo3@lubomlmisto.gov.ua</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://www.school3.co.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Мохнюк Наталія Петрівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>