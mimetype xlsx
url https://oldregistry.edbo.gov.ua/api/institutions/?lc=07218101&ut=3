--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -404,51 +404,51 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Гуманітарний відділ Ківерцівської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(098)4489237</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>school1_ki@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://school1kivertsi.e-schools.info/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Люшук Світлана Федорівна</t>
+          <t>Директор Корець Ірина Сергіївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -517,51 +517,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Гуманітарний відділ Ківерцівської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(099)1917743</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>eksperyment@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://kivexschool.wix.com/kesh</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Свиновей Світлана Петрівна</t>
+          <t>Директор Носко Іван Іванович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">