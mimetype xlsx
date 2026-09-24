--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Незалежності, 13-А</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA07080010150014359</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Волинська обл., Луцький р-н, с. Лобачівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Берестечківська міська рада</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(097)5807554</t>
+          <t>(095)8996801</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>lobach_school@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://lobachivka.edua.info/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Карніц Сергій Іванович</t>
+          <t>Директор Бойчук Зоряна Дмитрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>