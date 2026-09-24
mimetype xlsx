--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -2220,51 +2220,51 @@
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Луцької міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
           <t>(0332)261441</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
           <t>zos2lutsk@gmail.com</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
           <t>school2.lutsk.ua</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Поліщук Роман Вікторович</t>
+          <t>Директор Моренчук Тетяна Анатоліївна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">