--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -634,51 +634,51 @@
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Гніванської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(04355)3-30-71</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>gnivannvk@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://gn2.tvedu.vn.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондарчук Ірина Казимирівна</t>
+          <t>Директор Піскун Руслан Павлович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
         <v>1050</v>
       </c>