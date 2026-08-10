--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -319,99 +319,99 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Лучинецький ліцей Вендичанської селищної ради Могилів-Подільського району Вінницької області</t>
+          <t>Лучинецька гімназія Вендичанської селищної ради Могилів-Подільського району Вінницької області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>142189</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Лучинецький ліцей</t>
+          <t>Лучинецька гімназія</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>0522883801</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Лучинець, Мурованокуриловецький район, Вінницька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бондаря, 2</t>
+          <t>вулиця Бондаря Г.Г., 3</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA05080030110034342</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., Могилів-Подільський р-н, с. Лучинець</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді, спорту та туризму Вендичанської селищної ради Могилів-Подільського району Вінницької області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04356)33343</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">