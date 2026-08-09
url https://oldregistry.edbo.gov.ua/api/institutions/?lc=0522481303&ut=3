--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -367,51 +367,51 @@
           <t>школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>0522481303</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Бруслинів, Літинський район, Вінницька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Короля, 26</t>
+          <t>вулиця Миколи Короля, 26-А</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA05020130070050496</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., Вінницький р-н, с. Бруслинів</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Літинської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04347)35245</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">