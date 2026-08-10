--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -394,61 +394,61 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA05100070010021695</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., Тульчинський р-н, с-ще Крижопіль</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Крижопільської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04340)22563</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>krschool-1@ukr.net</t>
+          <t>vivsyanayai@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://sch1.kredu.vn.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Мартинюк Микола Іванович</t>
+          <t>Директор Вівсяна Інна Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>960</v>
       </c>