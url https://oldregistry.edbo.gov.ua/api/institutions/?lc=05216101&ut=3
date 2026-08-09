--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -743,51 +743,51 @@
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти. молоді та спорту Калинівської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(04333)21399</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>kalsk_3@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>sch3.kledu.vn.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Кугай Валентина Степанівна</t>
+          <t>Директор Смук Оксана Вікторівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
   </sheetData>