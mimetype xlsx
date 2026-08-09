--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1015,51 +1015,51 @@
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад середньої освіти III ступеня "Жмеринський ліцей" територіальної громади м. Жмеринки Вінницької області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>176947</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>КЗ "Жмеринський ліцей"</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>0510300000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Жмеринка, Вінницька область</t>