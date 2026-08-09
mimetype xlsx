--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -846,61 +846,61 @@
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(063)1892256</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>intita.hr@gmail.com</t>
+          <t>lyceum@intita.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://hack.intita.com</t>
+          <t>https://lyceum.intita.com</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Плаксій Ярослав Іванович</t>
+          <t>Директор Тихомирова Марія Борисівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
@@ -2436,51 +2436,51 @@
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
           <t>(0432)674647</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
           <t>zso14@osvita.vmr.gov.ua</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
           <t>http://sch14.edu.vn.ua/</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Побережник Олег Сергійович</t>
+          <t>Т.в.о. директора Дзюбенко Валентина Семенівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
@@ -3340,51 +3340,51 @@
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
           <t>(0432)612950</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
           <t>sch22@galaxy.vn.ua, zso22@osvita.vmr.gov.ua</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
           <t>http://sch22.edu.vn.ua</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Розторгуєва Галина Семенівна</t>
+          <t>Директор Щебланова Інна Володимирівна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
@@ -4131,51 +4131,51 @@
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P35" s="4" t="inlineStr">
         <is>
           <t>(0432)53-88-42</t>
         </is>
       </c>
       <c r="Q35" s="4"/>
       <c r="R35" s="4" t="inlineStr">
         <is>
           <t>sch31@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S35" s="4" t="inlineStr">
         <is>
           <t>http://sch31.edu.vn.ua/</t>
         </is>
       </c>
       <c r="T35" s="4" t="inlineStr">
         <is>
-          <t>Директор Іванець Ольга Миколаївна</t>
+          <t>Директор Побережник Олег Сергійович</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
@@ -5600,51 +5600,51 @@
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
           <t>(0432)616563</t>
         </is>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4" t="inlineStr">
         <is>
           <t>vstup.pl.liceum@gmail.com</t>
         </is>
       </c>
       <c r="S48" s="4" t="inlineStr">
         <is>
           <t>https://licey.com.ua</t>
         </is>
       </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
-          <t>Директор Загородня Галина Володимирівна</t>
+          <t>Т.в.о. директора Єгорова Олена Петрівна</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y48" s="5" t="n">
         <v>480</v>
       </c>