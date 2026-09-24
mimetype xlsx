--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$58</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$59</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y58"/>
+  <dimension ref="A1:Y59"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -1306,51 +1306,51 @@
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(0432)504731</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>gimn24@osvita.vmr.gov.ua</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>sch24.edu.vn.ua</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Климчук Наталя Валентинівна</t>
+          <t>В.о. директора Оркуша Юлія Анатоліївна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
@@ -5600,1217 +5600,1330 @@
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
           <t>(0432)616563</t>
         </is>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4" t="inlineStr">
         <is>
           <t>vstup.pl.liceum@gmail.com</t>
         </is>
       </c>
       <c r="S48" s="4" t="inlineStr">
         <is>
           <t>https://licey.com.ua</t>
         </is>
       </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Єгорова Олена Петрівна</t>
+          <t>Директор Малінка Олена Олександрівна</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y48" s="5" t="n">
         <v>480</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД "ЛІЦЕЙ "СТОРК СКУЛ""</t>
+          <t>ПРИВАТНА УСТАНОВА ВІННИЦЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ПЕРША УКРАЇНСЬКА ШКОЛА" ВІННИЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B49" s="5" t="n">
-        <v>141123</v>
+        <v>177017</v>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>ПЗ "ЛІЦЕЙ "СТОРК СКУЛ" "</t>
+          <t>ВІННИЦЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "НУШ"</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G49" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H49" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K49" s="4" t="inlineStr">
         <is>
-          <t>проспект Юності, 9</t>
+          <t>вулиця Нансена, 5</t>
         </is>
       </c>
       <c r="L49" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M49" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N49" s="7"/>
       <c r="O49" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P49" s="4" t="inlineStr">
         <is>
-          <t>(0432)433826</t>
-[...6 lines deleted...]
-      </c>
+          <t>(077)7721582</t>
+        </is>
+      </c>
+      <c r="Q49" s="4"/>
       <c r="R49" s="4" t="inlineStr">
         <is>
-          <t>stork@osvita.vmr.gov.ua</t>
+          <t>pushschool.vtn@gmail.com</t>
         </is>
       </c>
       <c r="S49" s="4" t="inlineStr">
         <is>
-          <t>http://aist.vn.ua</t>
+          <t>https://push-school.com</t>
         </is>
       </c>
       <c r="T49" s="4" t="inlineStr">
         <is>
-          <t>Директор Казьмірук Ігор Йосипович</t>
+          <t>Директор Підгайко Олег Іванович</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>приватний заклад "Навчально-виховний комплекс "Ор Менахем Вінниця"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД "ЛІЦЕЙ "СТОРК СКУЛ""</t>
         </is>
       </c>
       <c r="B50" s="5" t="n">
-        <v>140317</v>
+        <v>141123</v>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>відсутня</t>
+          <t>ПЗ "ЛІЦЕЙ "СТОРК СКУЛ" "</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H50" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J50" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K50" s="4" t="inlineStr">
         <is>
-          <t>вулиця Синьоводська, 202</t>
+          <t>проспект Юності, 9</t>
         </is>
       </c>
       <c r="L50" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M50" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N50" s="7"/>
       <c r="O50" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P50" s="4" t="inlineStr">
         <is>
-          <t>(0432)687545</t>
-[...2 lines deleted...]
-      <c r="Q50" s="4"/>
+          <t>(0432)433826</t>
+        </is>
+      </c>
+      <c r="Q50" s="4" t="inlineStr">
+        <is>
+          <t>(0432)433826</t>
+        </is>
+      </c>
       <c r="R50" s="4" t="inlineStr">
         <is>
-          <t>ormenahem@galaxy.vn.ua</t>
+          <t>stork@osvita.vmr.gov.ua</t>
         </is>
       </c>
       <c r="S50" s="4" t="inlineStr">
         <is>
-          <t>http://ormenahem.edu.vn.ua</t>
+          <t>http://aist.vn.ua</t>
         </is>
       </c>
       <c r="T50" s="4" t="inlineStr">
         <is>
-          <t>Директор Ніколаєць Валерій Олексійович</t>
+          <t>Директор Казьмірук Ігор Йосипович</t>
         </is>
       </c>
       <c r="U50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти "Вінницький ліцей "Амадея"</t>
+          <t>приватний заклад "Навчально-виховний комплекс "Ор Менахем Вінниця"</t>
         </is>
       </c>
       <c r="B51" s="5" t="n">
-        <v>150283</v>
+        <v>140317</v>
       </c>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>ВІННИЦЬКИЙ ЛІЦЕЙ "АМАДЕЯ"</t>
+          <t>відсутня</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G51" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H51" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K51" s="4" t="inlineStr">
         <is>
-          <t>вулиця Магістрацька, 60</t>
+          <t>вулиця Синьоводська, 202</t>
         </is>
       </c>
       <c r="L51" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M51" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N51" s="7"/>
       <c r="O51" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P51" s="4" t="inlineStr">
         <is>
-          <t>(096)5965248</t>
+          <t>(0432)687545</t>
         </is>
       </c>
       <c r="Q51" s="4"/>
       <c r="R51" s="4" t="inlineStr">
         <is>
-          <t>amadea.vn@gmail.com</t>
+          <t>ormenahem@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S51" s="4" t="inlineStr">
         <is>
-          <t>https://amadeya.com/</t>
+          <t>http://ormenahem.edu.vn.ua</t>
         </is>
       </c>
       <c r="T51" s="4" t="inlineStr">
         <is>
-          <t>Директор Яворська Інна Тадеушівна</t>
+          <t>Директор Швидка Олена Борисівна</t>
         </is>
       </c>
       <c r="U51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад "Перший ліцей правоохоронного резерву"</t>
+          <t>Приватний заклад освіти "Вінницький ліцей "Амадея"</t>
         </is>
       </c>
       <c r="B52" s="5" t="n">
-        <v>176814</v>
+        <v>150283</v>
       </c>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>Перший ліцей правоохоронного резерву</t>
+          <t>ВІННИЦЬКИЙ ЛІЦЕЙ "АМАДЕЯ"</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G52" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H52" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I52" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J52" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K52" s="4" t="inlineStr">
         <is>
-          <t>вулиця Нагірна, 13</t>
+          <t>вулиця Магістрацька, 60</t>
         </is>
       </c>
       <c r="L52" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M52" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N52" s="7"/>
       <c r="O52" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P52" s="4" t="inlineStr">
         <is>
-          <t>(097)0880898</t>
+          <t>(096)5965248</t>
         </is>
       </c>
       <c r="Q52" s="4"/>
       <c r="R52" s="4" t="inlineStr">
         <is>
-          <t>info.firstlyceum@gmail.com</t>
+          <t>amadea.vn@gmail.com</t>
         </is>
       </c>
       <c r="S52" s="4" t="inlineStr">
         <is>
-          <t>https://firstlyceum.com</t>
+          <t>https://amadeya.com/</t>
         </is>
       </c>
       <c r="T52" s="4" t="inlineStr">
         <is>
-          <t>Директор Вітюк Раїса Миколаївна</t>
+          <t>Директор Яворська Інна Тадеушівна</t>
         </is>
       </c>
       <c r="U52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЛІЦЕЙ "АРТИНОВ"</t>
+          <t>Приватний заклад "Перший ліцей правоохоронного резерву"</t>
         </is>
       </c>
       <c r="B53" s="5" t="n">
-        <v>140224</v>
+        <v>176814</v>
       </c>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ "АРТИНОВ"</t>
+          <t>Перший ліцей правоохоронного резерву</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H53" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K53" s="4" t="inlineStr">
         <is>
-          <t>вулиця В. Стуса, 26</t>
+          <t>вулиця Острозького/ Захисників Неба, 30/30</t>
         </is>
       </c>
       <c r="L53" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M53" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N53" s="7"/>
       <c r="O53" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P53" s="4" t="inlineStr">
         <is>
-          <t>(0432)671776, (093)0470101</t>
-[...6 lines deleted...]
-      </c>
+          <t>(097)0880898</t>
+        </is>
+      </c>
+      <c r="Q53" s="4"/>
       <c r="R53" s="4" t="inlineStr">
         <is>
-          <t>lyceum@artinov.net</t>
+          <t>info.firstlyceum@gmail.com</t>
         </is>
       </c>
       <c r="S53" s="4" t="inlineStr">
         <is>
-          <t>http://dolphin-school.com.ua</t>
+          <t>https://firstlyceum.com</t>
         </is>
       </c>
       <c r="T53" s="4" t="inlineStr">
         <is>
-          <t>Директор Піжевський Андрій Анатолійович</t>
+          <t>Директор Вітюк Раїса Миколаївна</t>
         </is>
       </c>
       <c r="U53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ВІЛЛА СКУЛ"</t>
+          <t>ПРИВАТНИЙ ЛІЦЕЙ "АРТИНОВ"</t>
         </is>
       </c>
       <c r="B54" s="5" t="n">
-        <v>176684</v>
+        <v>140224</v>
       </c>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>ТОВ «ВІЛЛА СКУЛ»</t>
+          <t>ЛІЦЕЙ "АРТИНОВ"</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G54" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H54" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K54" s="4" t="inlineStr">
         <is>
-          <t>вулиця Нечая Данила, 65</t>
+          <t>вулиця В. Стуса, 26</t>
         </is>
       </c>
       <c r="L54" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M54" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N54" s="7"/>
       <c r="O54" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P54" s="4" t="inlineStr">
         <is>
-          <t>(096)25-03-888</t>
-[...2 lines deleted...]
-      <c r="Q54" s="4"/>
+          <t>(0432)671776, (093)0470101</t>
+        </is>
+      </c>
+      <c r="Q54" s="4" t="inlineStr">
+        <is>
+          <t>(0432)671776</t>
+        </is>
+      </c>
       <c r="R54" s="4" t="inlineStr">
         <is>
-          <t>villaschool.vin@gmail.com</t>
+          <t>lyceum@artinov.net</t>
         </is>
       </c>
       <c r="S54" s="4" t="inlineStr">
         <is>
-          <t>https://villaschool.pp.ua</t>
+          <t>http://dolphin-school.com.ua</t>
         </is>
       </c>
       <c r="T54" s="4" t="inlineStr">
         <is>
-          <t>Директор Гайдученко Іван Ігорович</t>
+          <t>Директор Піжевський Андрій Анатолійович</t>
         </is>
       </c>
       <c r="U54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ВІННИЦЬКИЙ ПРИВАТНИЙ НАУКОВИЙ ЛІЦЕЙ "СИНКГЛОБАЛ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ВІЛЛА СКУЛ"</t>
         </is>
       </c>
       <c r="B55" s="5" t="n">
-        <v>176739</v>
+        <v>176684</v>
       </c>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>ТОВ «ВПНЛ «СИНКГЛОБАЛ»</t>
+          <t>ТОВ «ВІЛЛА СКУЛ»</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G55" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H55" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K55" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ющенка, 18</t>
+          <t>вулиця Нечая Данила, 65</t>
         </is>
       </c>
       <c r="L55" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M55" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N55" s="7"/>
       <c r="O55" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P55" s="4" t="inlineStr">
         <is>
-          <t>(067)8446545</t>
+          <t>(096)25-03-888</t>
         </is>
       </c>
       <c r="Q55" s="4"/>
       <c r="R55" s="4" t="inlineStr">
         <is>
-          <t>school.thinkglobal@gmail.com</t>
+          <t>villaschool.vin@gmail.com</t>
         </is>
       </c>
       <c r="S55" s="4" t="inlineStr">
         <is>
-          <t>https://thinkglobal-vin.xyz/</t>
+          <t>https://villaschool.pp.ua</t>
         </is>
       </c>
       <c r="T55" s="4" t="inlineStr">
         <is>
-          <t>Директор Манолова Олеся Іванівна</t>
+          <t>Директор Гайдученко Іван Ігорович</t>
         </is>
       </c>
       <c r="U55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю Міжнародна школа всебічного розвитку "Діти майбутнього"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ВІННИЦЬКИЙ ПРИВАТНИЙ НАУКОВИЙ ЛІЦЕЙ "СИНКГЛОБАЛ"</t>
         </is>
       </c>
       <c r="B56" s="5" t="n">
-        <v>176975</v>
+        <v>176739</v>
       </c>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>ТОВ Міжнародна школа всебічного розвитку "Діти майбутнього"</t>
+          <t>ТОВ «ВПНЛ «СИНКГЛОБАЛ»</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H56" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K56" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 16-А</t>
+          <t>вулиця Ющенка, 18</t>
         </is>
       </c>
       <c r="L56" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M56" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N56" s="7"/>
       <c r="O56" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P56" s="4" t="inlineStr">
         <is>
-          <t>(063)4992094</t>
+          <t>(067)8446545</t>
         </is>
       </c>
       <c r="Q56" s="4"/>
       <c r="R56" s="4" t="inlineStr">
         <is>
-          <t>children.centrum@gmail.com</t>
+          <t>school.thinkglobal@gmail.com</t>
         </is>
       </c>
       <c r="S56" s="4" t="inlineStr">
         <is>
-          <t>https://www.kidsoffuture.com.ua/uk</t>
+          <t>https://thinkglobal-vin.xyz/</t>
         </is>
       </c>
       <c r="T56" s="4" t="inlineStr">
         <is>
-          <t>Директор Ковальова Марина Сергіївна</t>
+          <t>Директор Манолова Олеся Іванівна</t>
         </is>
       </c>
       <c r="U56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y56" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Приватний дитиноцентрований заклад загальної середньої освіти I-III ступенів "ХАБ СКУЛ"</t>
+          <t>Товариство з обмеженою відповідальністю Міжнародна школа всебічного розвитку "Діти майбутнього"</t>
         </is>
       </c>
       <c r="B57" s="5" t="n">
-        <v>176467</v>
+        <v>176975</v>
       </c>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Приватна школа ХАБ СКУЛ"</t>
+          <t>ТОВ Міжнародна школа всебічного розвитку "Діти майбутнього"</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G57" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H57" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K57" s="4" t="inlineStr">
         <is>
-          <t>вулиця Заболотного, 11</t>
+          <t>вулиця Київська, 16-А</t>
         </is>
       </c>
       <c r="L57" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M57" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N57" s="7"/>
       <c r="O57" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P57" s="4" t="inlineStr">
         <is>
-          <t>(067)1058589</t>
+          <t>(063)4992094</t>
         </is>
       </c>
       <c r="Q57" s="4"/>
       <c r="R57" s="4" t="inlineStr">
         <is>
-          <t>hs@galaxy.vn.ua</t>
+          <t>children.centrum@gmail.com</t>
         </is>
       </c>
       <c r="S57" s="4" t="inlineStr">
         <is>
-          <t>http://hubschool.com.ua</t>
+          <t>https://www.kidsoffuture.com.ua/uk</t>
         </is>
       </c>
       <c r="T57" s="4" t="inlineStr">
         <is>
-          <t>Директор Шакула Юлія Олександрівна</t>
+          <t>Директор Ковальова Марина Сергіївна</t>
         </is>
       </c>
       <c r="U57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЛІЦЕЙ "ВІЛЛА СКУЛ ФЕМЕЛІ"</t>
+          <t>Товариство з обмеженою відповідальністю "Приватний дитиноцентрований заклад загальної середньої освіти I-III ступенів "ХАБ СКУЛ"</t>
         </is>
       </c>
       <c r="B58" s="5" t="n">
-        <v>176759</v>
+        <v>176467</v>
       </c>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ПРИВАТНИЙ ЛІЦЕЙ "ВІЛЛА СКУЛ ФЕМЕЛІ"</t>
+          <t>ТОВ "Приватна школа ХАБ СКУЛ"</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G58" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H58" s="6" t="inlineStr">
         <is>
           <t>0510100000</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
           <t>Вінницька область</t>
         </is>
       </c>
       <c r="J58" s="4" t="inlineStr">
         <is>
           <t>Вінниця, Вінницька область</t>
         </is>
       </c>
       <c r="K58" s="4" t="inlineStr">
         <is>
-          <t>проспект Юності, 31А</t>
+          <t>вулиця Заболотного, 11</t>
         </is>
       </c>
       <c r="L58" s="6" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M58" s="4" t="inlineStr">
         <is>
           <t>Вінницька обл., м. Вінниця</t>
         </is>
       </c>
       <c r="N58" s="7"/>
       <c r="O58" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Вінницької міської ради</t>
         </is>
       </c>
       <c r="P58" s="4" t="inlineStr">
         <is>
-          <t>(096)2577228</t>
+          <t>(067)1058589</t>
         </is>
       </c>
       <c r="Q58" s="4"/>
       <c r="R58" s="4" t="inlineStr">
         <is>
-          <t>villaschoolfamily@gmail.com</t>
+          <t>hs@galaxy.vn.ua</t>
         </is>
       </c>
       <c r="S58" s="4" t="inlineStr">
         <is>
-          <t>villaschoolfamily.com</t>
+          <t>http://hubschool.com.ua</t>
         </is>
       </c>
       <c r="T58" s="4" t="inlineStr">
         <is>
-          <t>Директор Пращук Ілона Ігорівна</t>
+          <t>Директор Шакула Юлія Олександрівна</t>
         </is>
       </c>
       <c r="U58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y58" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="4" t="inlineStr">
+        <is>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЛІЦЕЙ "ВІЛЛА СКУЛ ФЕМЕЛІ"</t>
+        </is>
+      </c>
+      <c r="B59" s="5" t="n">
+        <v>176759</v>
+      </c>
+      <c r="C59" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>ТОВ "ПРИВАТНИЙ ЛІЦЕЙ "ВІЛЛА СКУЛ ФЕМЕЛІ"</t>
+        </is>
+      </c>
+      <c r="E59" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>ліцей</t>
+        </is>
+      </c>
+      <c r="G59" s="4" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="H59" s="6" t="inlineStr">
+        <is>
+          <t>0510100000</t>
+        </is>
+      </c>
+      <c r="I59" s="4" t="inlineStr">
+        <is>
+          <t>Вінницька область</t>
+        </is>
+      </c>
+      <c r="J59" s="4" t="inlineStr">
+        <is>
+          <t>Вінниця, Вінницька область</t>
+        </is>
+      </c>
+      <c r="K59" s="4" t="inlineStr">
+        <is>
+          <t>проспект Юності, 31А</t>
+        </is>
+      </c>
+      <c r="L59" s="6" t="inlineStr">
+        <is>
+          <t>UA05020030010063857</t>
+        </is>
+      </c>
+      <c r="M59" s="4" t="inlineStr">
+        <is>
+          <t>Вінницька обл., м. Вінниця</t>
+        </is>
+      </c>
+      <c r="N59" s="7"/>
+      <c r="O59" s="4" t="inlineStr">
+        <is>
+          <t>Департамент освіти Вінницької міської ради</t>
+        </is>
+      </c>
+      <c r="P59" s="4" t="inlineStr">
+        <is>
+          <t>(096)2577228</t>
+        </is>
+      </c>
+      <c r="Q59" s="4"/>
+      <c r="R59" s="4" t="inlineStr">
+        <is>
+          <t>villaschoolfamily@gmail.com</t>
+        </is>
+      </c>
+      <c r="S59" s="4" t="inlineStr">
+        <is>
+          <t>villaschoolfamily.com</t>
+        </is>
+      </c>
+      <c r="T59" s="4" t="inlineStr">
+        <is>
+          <t>Директор Зюбанов Гліб Володимирович</t>
+        </is>
+      </c>
+      <c r="U59" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V59" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W59" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X59" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y59" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:Y58"/>
+  <autoFilter ref="A1:Y59"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>