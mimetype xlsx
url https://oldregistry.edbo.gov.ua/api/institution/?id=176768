--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -217,51 +217,51 @@
         <is>
           <t>ГІМНАЗІЯ "СЕНС"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Статус</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Тип закладу</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>гімназія</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Код КОАТУУ</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>4611200000</t>
         </is>
@@ -333,71 +333,71 @@
           <t>Головний заклад</t>
         </is>
       </c>
       <c r="B14" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>Управління освіти Стрийської міської ради Стрийського району Львівської області</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(067)8990484</t>
+          <t>(067)7778868</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Факс</t>
         </is>
       </c>
       <c r="B17" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>mudryk.osvita.stryi@gmail.com</t>
+          <t>sensgymnasium@gmail.com</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B19" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Керівник</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Директор Гузан Ірина Василівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">