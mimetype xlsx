--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -193,51 +193,51 @@
         <is>
           <t>139317</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>ОУО підтвердив дані</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Скорочена назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>Великовисторопська гімназія з дошкільним відділенням та початковою школою</t>
+          <t>Великовисторопська філія</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Статус</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Тип закладу</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
@@ -389,51 +389,51 @@
         <is>
           <t>http://vvystorop.lbd-osv.gov.ua/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Керівник</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Завідувач філією Колісник Віталіна Сергіївна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Опорний / Філія</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="B23" s="3" t="inlineStr">
         <is>
           <t>ні</t>
         </is>