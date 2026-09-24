--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -311,51 +311,55 @@
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA63100050800052582</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (за КАТОТТГ)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Харківська обл., Лозівський р-н, с. Царедарівка</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Головний заклад</t>
         </is>
       </c>
-      <c r="B14" s="3"/>
+      <c r="B14" s="3" t="inlineStr">
+        <is>
+          <t>136513</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Лозівської міської ради Харківської області</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>(05745)63-8-90</t>
         </is>
       </c>
     </row>